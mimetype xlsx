--- v0 (2025-12-14)
+++ v1 (2026-05-07)
@@ -7,66 +7,66 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Area  amm. gare contratti legale r.u\Staff Trasparenza\SOVVENZIONI, CONTRIBUTI, SUSSIDI, VANTAGGI ECONOMICI\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7050"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="20">
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>SOVVENZIONI, CONTRIBUTI, SUSSIDI, VANTAGGI ECONOMICI</t>
   </si>
   <si>
     <t>IMPORTO</t>
   </si>
   <si>
     <t>BENEFICIARIO</t>
   </si>
   <si>
     <t>Università degli Studi di Udine</t>
   </si>
   <si>
     <t>Convenzione "Bridge Constructions" 2020-2021</t>
   </si>
   <si>
     <t>Convenzione "Bridge Constructions" 2021-2022</t>
   </si>
   <si>
     <t>Convenzione "Bridge Constructions" 2022-2023</t>
   </si>
   <si>
@@ -76,50 +76,56 @@
     <t>MIB Trieste School of Management</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Adesione al Mib Trieste School of Management 2023</t>
   </si>
   <si>
     <t>Adesione al Mib Trieste School of Management 2024</t>
   </si>
   <si>
     <t>Quota di adesione al M.I.B. Trieste School of Managment</t>
   </si>
   <si>
     <t>MASTER POCT - Master di II Livello "Salute e Umanizzazione nell'organizzazione e gestione del SSN"</t>
   </si>
   <si>
     <t xml:space="preserve">Contributo destinato alla copertura dei costi istituzionali di didattica frontale relativi all’attivazione dell’insegnamento in lingua inglese “Bridge Constructions” (ICAR/09, 6 cfu, 48 ore), insegnamento opzionale del corso di laurea magistrale in Ingegneria Civile. </t>
   </si>
   <si>
     <t>Supporto al Master di II Livello “Salute e Umanizzazione nell’organizzazione e gestione del SSN”</t>
   </si>
   <si>
     <t>TITOLO</t>
+  </si>
+  <si>
+    <t>Contributo destinato alla copertura dei costi istituzionali di didattica frontale relativi all’attivazione, per l’anno accademico 2025/26, dell’insegnamento in lingua inglese “Bridge Constructions” (ICAR/09, 6 cfu, 48 ore), insegnamento opzionale del corso di laurea magistrale in Ingegneria Civile.</t>
+  </si>
+  <si>
+    <t>Convenzione "Bridge Constructions" 2025-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -130,51 +136,51 @@
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <scheme val="major"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -232,55 +238,66 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -292,50 +309,62 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
@@ -496,52 +525,52 @@
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tabella2" displayName="Tabella2" ref="B2:E9" totalsRowShown="0" headerRowDxfId="7" dataDxfId="5" headerRowBorderDxfId="6" tableBorderDxfId="4">
-  <autoFilter ref="B2:E9"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tabella2" displayName="Tabella2" ref="B2:E10" totalsRowShown="0" headerRowDxfId="7" dataDxfId="5" headerRowBorderDxfId="6" tableBorderDxfId="4">
+  <autoFilter ref="B2:E10"/>
   <tableColumns count="4">
     <tableColumn id="1" name="BENEFICIARIO" dataDxfId="3"/>
     <tableColumn id="2" name="TITOLO" dataDxfId="2"/>
     <tableColumn id="3" name="IMPORTO" dataDxfId="1"/>
     <tableColumn id="4" name="OGGETTO" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -777,186 +806,200 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView tabSelected="1" topLeftCell="C6" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="4"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="9.1796875" style="4"/>
+    <col min="2" max="2" width="27.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="54.7265625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.453125" style="9" customWidth="1"/>
+    <col min="5" max="5" width="66.26953125" style="3" customWidth="1"/>
+    <col min="6" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="20" t="s">
+    <row r="1" spans="1:5" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="21"/>
-[...1 lines deleted...]
-      <c r="E1" s="22"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="26"/>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="19"/>
       <c r="B2" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="17" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="8">
         <v>2000</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="8">
         <v>2000</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="8">
         <v>2000</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="B6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="11">
         <v>2500</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="8">
         <v>2000</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="B8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="11">
         <v>2500</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="B9" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="13">
         <v>1500</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="B10" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="22">
+        <v>2000</v>
+      </c>
+      <c r="E10" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="D11" s="9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>