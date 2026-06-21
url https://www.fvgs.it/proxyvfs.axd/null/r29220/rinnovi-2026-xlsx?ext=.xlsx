--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -24,95 +24,110 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\TRASPARENZA\BANDI DI GARA E CONTRATTI\RINNOVI CONTRATTUALI\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6465"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="20">
   <si>
     <t xml:space="preserve"> CIG </t>
   </si>
   <si>
     <t xml:space="preserve">AFFIDATARIO </t>
   </si>
   <si>
     <t xml:space="preserve">IMPORTO </t>
   </si>
   <si>
     <t>DATA</t>
   </si>
   <si>
     <t>PROTOCOLLO</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>LINK PROVVEDIMENTO</t>
   </si>
   <si>
     <t xml:space="preserve">RIFERIMENTO PROCEDURA </t>
   </si>
   <si>
     <t>RINNOVI CONTRATTUALI - ANNO 2026</t>
   </si>
   <si>
     <t>R.T.I. IDEALSERVICE SOC. COOP. - PERTOT SRL ECOLOGIA/SERVIZI</t>
   </si>
   <si>
     <t>scarica provvedimento</t>
   </si>
   <si>
     <t>0000004</t>
   </si>
   <si>
     <t>A06EF887CA</t>
   </si>
   <si>
     <t>GARA 03-2023 - LOTTO 3</t>
   </si>
   <si>
     <t>Servizi di raccolta e smaltimento dei rifiuti abbandonati lungo la rete stradale in gestione a Friuli Venezia Giulia Strade S.p.a. e relative pertinenze - Centro di Manutenzione di Pordenone - Rinnovo</t>
+  </si>
+  <si>
+    <t>0000537</t>
+  </si>
+  <si>
+    <t>A06F976983</t>
+  </si>
+  <si>
+    <t>GARA 07-2022</t>
+  </si>
+  <si>
+    <t>Servizio di assistenza sanitaria integrativa per i dipendenti della società Friuli Venezia Giulia Strade S.p.A. - Rinnovo</t>
+  </si>
+  <si>
+    <t>R.T.I. CASSA PREVINT - POSTE ASSICURA SPA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="3"/>
       <name val="Yu Gothic UI Semilight"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1289,60 +1304,60 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29227/gara-03-2023-lotto-3-rti-idealservice-soc-coop-e-pertot-srl-pdf?ext=.pdf&amp;v=21366" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29673/gara-07-2022-rti-cassa-prevint-poste-assicura-spa-pdf?ext=.pdf&amp;v=21839" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29227/gara-03-2023-lotto-3-rti-idealservice-soc-coop-e-pertot-srl-pdf?ext=.pdf&amp;v=21366" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:P185"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I3" sqref="I3"/>
+      <selection pane="bottomLeft" activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17.25" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="6" width="85.140625" customWidth="1"/>
     <col min="7" max="7" width="55.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="24.140625" style="17" customWidth="1"/>
     <col min="9" max="9" width="40.28515625" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E1" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
     </row>
     <row r="2" spans="2:16" s="6" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="22" t="s">
         <v>3</v>
@@ -1381,58 +1396,74 @@
         <v>46030</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19">
         <v>201762.5</v>
       </c>
       <c r="I3" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="2:16" s="6" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="8"/>
-[...6 lines deleted...]
-      <c r="I4" s="20"/>
+      <c r="B4" s="8">
+        <v>46084</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="19">
+        <v>159386.94</v>
+      </c>
+      <c r="I4" s="20" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="5" spans="2:16" s="6" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="8"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="10"/>
       <c r="F5" s="21"/>
       <c r="G5" s="14"/>
       <c r="H5" s="19"/>
       <c r="I5" s="20"/>
     </row>
     <row r="6" spans="2:16" s="6" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="8"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="10"/>
       <c r="F6" s="21"/>
       <c r="G6" s="14"/>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
     </row>
     <row r="7" spans="2:16" s="6" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
@@ -3205,56 +3236,57 @@
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="3"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="15"/>
       <c r="H184" s="1"/>
       <c r="I184" s="13"/>
     </row>
     <row r="185" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="15"/>
       <c r="H185" s="1"/>
       <c r="I185" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E1:G1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId1"/>
+    <hyperlink ref="I4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
-  <drawing r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
+  <drawing r:id="rId4"/>
   <tableParts count="1">
-    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>