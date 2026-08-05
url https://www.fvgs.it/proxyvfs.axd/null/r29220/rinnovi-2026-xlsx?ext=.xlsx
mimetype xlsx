--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\TRASPARENZA\BANDI DI GARA E CONTRATTI\RINNOVI CONTRATTUALI\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1329356-6FE7-4C59-86B7-5A372793DEC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6465"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="25">
   <si>
     <t xml:space="preserve"> CIG </t>
   </si>
   <si>
     <t xml:space="preserve">AFFIDATARIO </t>
   </si>
   <si>
     <t xml:space="preserve">IMPORTO </t>
   </si>
   <si>
     <t>DATA</t>
   </si>
   <si>
     <t>PROTOCOLLO</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>LINK PROVVEDIMENTO</t>
   </si>
   <si>
     <t xml:space="preserve">RIFERIMENTO PROCEDURA </t>
   </si>
   <si>
@@ -85,55 +86,70 @@
   </si>
   <si>
     <t>A06EF887CA</t>
   </si>
   <si>
     <t>GARA 03-2023 - LOTTO 3</t>
   </si>
   <si>
     <t>Servizi di raccolta e smaltimento dei rifiuti abbandonati lungo la rete stradale in gestione a Friuli Venezia Giulia Strade S.p.a. e relative pertinenze - Centro di Manutenzione di Pordenone - Rinnovo</t>
   </si>
   <si>
     <t>0000537</t>
   </si>
   <si>
     <t>A06F976983</t>
   </si>
   <si>
     <t>GARA 07-2022</t>
   </si>
   <si>
     <t>Servizio di assistenza sanitaria integrativa per i dipendenti della società Friuli Venezia Giulia Strade S.p.A. - Rinnovo</t>
   </si>
   <si>
     <t>R.T.I. CASSA PREVINT - POSTE ASSICURA SPA</t>
   </si>
+  <si>
+    <t>0001395</t>
+  </si>
+  <si>
+    <t>BBB1CAF6A9</t>
+  </si>
+  <si>
+    <t>GARA 05-2022</t>
+  </si>
+  <si>
+    <t>Servizio triennale di copertura dei rischi di responsabilità civile terzi e prestatori di lavoro derivante dall’esercizio delle attività istituzionali</t>
+  </si>
+  <si>
+    <t>GENERALI ITALIA SPA</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="3"/>
       <name val="Yu Gothic UI Semilight"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -504,51 +520,57 @@
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Rettangolo 1"/>
+        <xdr:cNvPr id="2" name="Rettangolo 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11206665" y="5496216"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
@@ -563,88 +585,100 @@
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>214313</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1726406</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1178719</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Immagine 7"/>
+        <xdr:cNvPr id="8" name="Immagine 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1654969" y="214313"/>
           <a:ext cx="2190750" cy="964406"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Rettangolo 3"/>
+        <xdr:cNvPr id="4" name="Rettangolo 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14909509" y="10206401"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
@@ -654,51 +688,57 @@
                 <a:lumMod val="85000"/>
                 <a:lumOff val="15000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Rettangolo 4"/>
+        <xdr:cNvPr id="5" name="Rettangolo 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14909509" y="10355667"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
@@ -708,51 +748,57 @@
                 <a:lumMod val="85000"/>
                 <a:lumOff val="15000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="Rettangolo 5"/>
+        <xdr:cNvPr id="6" name="Rettangolo 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14909509" y="9720667"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
@@ -762,51 +808,57 @@
                 <a:lumMod val="85000"/>
                 <a:lumOff val="15000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="Rettangolo 6"/>
+        <xdr:cNvPr id="7" name="Rettangolo 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14909509" y="10355667"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
@@ -816,51 +868,57 @@
                 <a:lumMod val="85000"/>
                 <a:lumOff val="15000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Rettangolo 8"/>
+        <xdr:cNvPr id="9" name="Rettangolo 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14909509" y="9720667"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
@@ -870,51 +928,57 @@
                 <a:lumMod val="85000"/>
                 <a:lumOff val="15000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="Rettangolo 9"/>
+        <xdr:cNvPr id="10" name="Rettangolo 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14909509" y="10355667"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
@@ -924,51 +988,57 @@
                 <a:lumMod val="85000"/>
                 <a:lumOff val="15000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="Rettangolo 10"/>
+        <xdr:cNvPr id="11" name="Rettangolo 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14909509" y="12296953"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
@@ -978,109 +1048,115 @@
                 <a:lumMod val="85000"/>
                 <a:lumOff val="15000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>50509</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>150310</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="Rettangolo 11"/>
+        <xdr:cNvPr id="12" name="Rettangolo 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14909509" y="12296953"/>
           <a:ext cx="184731" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="it-IT" sz="5400" b="1" cap="none" spc="0">
             <a:ln w="13462">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="85000"/>
                 <a:lumOff val="15000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw dist="38100" dir="2700000" algn="bl" rotWithShape="0">
                 <a:schemeClr val="accent5"/>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tabella2" displayName="Tabella2" ref="B2:I79" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8">
-  <autoFilter ref="B2:I79"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabella2" displayName="Tabella2" ref="B2:I79" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8">
+  <autoFilter ref="B2:I79" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
   <tableColumns count="8">
-    <tableColumn id="1" name="DATA" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" name="LINK PROVVEDIMENTO" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="DATA" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="PROTOCOLLO" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name=" CIG " dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="RIFERIMENTO PROCEDURA " dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="OGGETTO" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="AFFIDATARIO " dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="IMPORTO " dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="LINK PROVVEDIMENTO" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Blu">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="17406D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DBEFF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0F6FC6"/>
       </a:accent1>
       <a:accent2>
@@ -1304,60 +1380,60 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29673/gara-07-2022-rti-cassa-prevint-poste-assicura-spa-pdf?ext=.pdf&amp;v=21839" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29227/gara-03-2023-lotto-3-rti-idealservice-soc-coop-e-pertot-srl-pdf?ext=.pdf&amp;v=21366" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30043/gara-05-2022-generali-italia-spa-pdf?ext=.pdf&amp;v=22163" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29673/gara-07-2022-rti-cassa-prevint-poste-assicura-spa-pdf?ext=.pdf&amp;v=21839" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29227/gara-03-2023-lotto-3-rti-idealservice-soc-coop-e-pertot-srl-pdf?ext=.pdf&amp;v=21366" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:P185"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I4" sqref="I4"/>
+      <selection pane="bottomLeft" activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17.25" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="6" width="85.140625" customWidth="1"/>
     <col min="7" max="7" width="55.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="24.140625" style="17" customWidth="1"/>
     <col min="9" max="9" width="40.28515625" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E1" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
     </row>
     <row r="2" spans="2:16" s="6" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="22" t="s">
         <v>3</v>
@@ -1422,58 +1498,74 @@
         <v>46084</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="19">
         <v>159386.94</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="2:16" s="6" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="8"/>
-[...6 lines deleted...]
-      <c r="I5" s="20"/>
+      <c r="B5" s="8">
+        <v>46171</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="19">
+        <v>691200</v>
+      </c>
+      <c r="I5" s="20" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="6" spans="2:16" s="6" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="8"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="10"/>
       <c r="F6" s="21"/>
       <c r="G6" s="14"/>
       <c r="H6" s="19"/>
       <c r="I6" s="20"/>
     </row>
     <row r="7" spans="2:16" s="6" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="10"/>
       <c r="F7" s="21"/>
       <c r="G7" s="14"/>
       <c r="H7" s="19"/>
       <c r="I7" s="20"/>
     </row>
     <row r="8" spans="2:16" s="6" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="8"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
@@ -3235,58 +3327,59 @@
     <row r="184" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="3"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="15"/>
       <c r="H184" s="1"/>
       <c r="I184" s="13"/>
     </row>
     <row r="185" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="15"/>
       <c r="H185" s="1"/>
       <c r="I185" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E1:G1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId1"/>
-    <hyperlink ref="I4" r:id="rId2"/>
+    <hyperlink ref="I3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="I4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="I5" r:id="rId3" xr:uid="{3BB46A5B-9D15-46EF-AE02-E894D8175BD7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
-  <drawing r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <drawing r:id="rId5"/>
   <tableParts count="1">
-    <tablePart r:id="rId5"/>
+    <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>