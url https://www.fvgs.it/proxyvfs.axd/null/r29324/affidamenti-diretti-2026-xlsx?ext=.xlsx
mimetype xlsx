--- v1 (2026-03-22)
+++ v2 (2026-05-07)
@@ -7,61 +7,61 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marilena.sattolo\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="120" yWindow="90" windowWidth="23900" windowHeight="14540"/>
+    <workbookView xWindow="120" yWindow="90" windowWidth="23895" windowHeight="14535"/>
   </bookViews>
   <sheets>
     <sheet name="QyAffidamentiTrasparenza" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="205">
   <si>
     <t>DATA_AFF</t>
   </si>
   <si>
     <t>PROT_AFF</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>AFFIDATARIO</t>
   </si>
   <si>
     <t>IMPORTO</t>
   </si>
   <si>
     <t>PROVVEDIMENTO</t>
   </si>
   <si>
     <t>0000021</t>
   </si>
   <si>
@@ -70,110 +70,110 @@
   <si>
     <t>Fornitura calendari, biglietti da visita e materiale di rappresentanza istituzionale</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>GRAFICHE FILACORDA SRL</t>
   </si>
   <si>
     <t>scarica provvedimento</t>
   </si>
   <si>
     <t>0000162</t>
   </si>
   <si>
     <t>B9FDB2173A</t>
   </si>
   <si>
     <t>Supporto specialistico di ingegneria in materia di sicurezza e prevenzione incendi (in accordo al D.M. 02/09/2021; D.P.R. 151/2011; D.M. 03/08/2015; DM 20 giugno 2025) per le gallerie stradali (L&gt;500 m) non appartenenti alla rete stradale trans europea di competenza della società Friuli-Venezia Giulia Strade S.p.A.</t>
   </si>
   <si>
     <t>POLIS CONSULTING SRL</t>
   </si>
   <si>
+    <t>0000214</t>
+  </si>
+  <si>
+    <t>BA11DDA8EE</t>
+  </si>
+  <si>
+    <t>Licenza annuale piattaforma di gestione elenco avvocati e beauty contest digitali, servizi connessi di assistenza, formazione e supporto - 4c s.r.l. - Decorrenza 27.01.2026 - scadenza 27.01.2027</t>
+  </si>
+  <si>
+    <t>4C SRL</t>
+  </si>
+  <si>
     <t>0000222</t>
   </si>
   <si>
     <t>B91BF33E99</t>
   </si>
   <si>
     <t>Affidamento diretto per l’incarico professionale notarile finalizzato al rogito di un atto di compravendita relativo al trasferimento al Demanio Regionale stradale di beni immobili siti in Gradisca d’Isonzo (GO) inerente l’intervento denominato “S.R. 351 “di Cervignano “. Realizzazione di una rotatoria al km 9+200 e di un sistema di rotatorie fra la S.R. 351 e la S.R. 305 in località Gradisca d’Isonzo”.</t>
   </si>
   <si>
     <t>AMG NOTAI</t>
   </si>
   <si>
-    <t>0000214</t>
-[...8 lines deleted...]
-    <t>4C SRL</t>
+    <t>0000248</t>
+  </si>
+  <si>
+    <t>BA02BDD700</t>
+  </si>
+  <si>
+    <t>S.R. 56 "di Gorizia" - Lavori di realizzazione di marciapiedi nel comune di San Lorenzo Isontino Decreto 55633/GRFVG dd 14.11.2024. COLLEGAMENI ELETTRICI</t>
+  </si>
+  <si>
+    <t>ZAGO S.R.L.</t>
+  </si>
+  <si>
+    <t>0000255</t>
+  </si>
+  <si>
+    <t>BA24FE2473</t>
+  </si>
+  <si>
+    <t>Servizio professionale manageriale per l’aggiornamento del piano industriale triennale 2026-2028 e del modello organizzativo di Friuli Venezia Giulia Strade S.p.A.</t>
+  </si>
+  <si>
+    <t>LAVORENTI &amp; ASSOCIATI S.R.L.</t>
   </si>
   <si>
     <t>0000603</t>
   </si>
   <si>
     <t>BA07C9B86C</t>
   </si>
   <si>
     <t>Abbonamento triennale per Banca Dati “Il Sole 24 Ore” – TOP FISCO e SMART24 TECNICI completo di abbonamento al quotidiano e modulo AI</t>
   </si>
   <si>
     <t>IL SOLE 24 ORE SPA</t>
   </si>
   <si>
-    <t>0000248</t>
-[...22 lines deleted...]
-  <si>
     <t>0000263</t>
   </si>
   <si>
     <t>BA03246134</t>
   </si>
   <si>
     <t>S.R. 305 “Variante di Mariano” in gestione alla Friuli Venezia Giulia Strade S.p.A. - Lavori di somma urgenza per il ripristino funzionale dei tratti stradali compromessi dagli eventi meteorologici del 17 novembre 2025 nel Comune di Cormons (GO). SERVIZIO DI COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE E DI ESECUZIONE.</t>
   </si>
   <si>
     <t>TARANTINO DOTT. ING. ASCANIO</t>
   </si>
   <si>
     <t>0000278</t>
   </si>
   <si>
     <t>BA3DEA5601</t>
   </si>
   <si>
     <t>S.S. 13 “PONTEBBANA” AL KM. 209+185. Lavori di adeguamento, integrazione e ripristino di impianto semaforico attuato dal traffico all’intersezione fra la S.S. 13 “Pontebbana” e via del Forte in comune di Malborghetto-Valbruna (Ud).</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ELETTRONICA IMPIANTI COSSETTINI SRL</t>
@@ -268,132 +268,411 @@
   <si>
     <t>0000459</t>
   </si>
   <si>
     <t>BA74895830</t>
   </si>
   <si>
     <t>DA 50-2025 - SS. n. 52 – DA Decreto n. 58962/GRFVG del 07.11.2025 - Lavori di messa in sicurezza del tratto di viabilità della SS n.52 che congiunge il Comune di Socchieve con il Comune di Forni di Sopra</t>
   </si>
   <si>
     <t>STUDIO TECNICO ING. FEDERICO MONUTTI</t>
   </si>
   <si>
     <t>0001333</t>
   </si>
   <si>
     <t>BA8E4F774F</t>
   </si>
   <si>
     <t>im.032.cc – f.p.o. installazione stufa a pellet casa cantoniera Ampezzo</t>
   </si>
   <si>
     <t>FORGIARINI FRANCESCO E FAUSTO S.N.C.</t>
   </si>
   <si>
+    <t>0000488</t>
+  </si>
+  <si>
+    <t>BA66601DC4</t>
+  </si>
+  <si>
+    <t>Prestazione di supporto agronomico al monitoraggio, valutazione delle condizioni vegetative, fitosanitarie e di stabilità degli esemplari arborei in gestione alla FVG Strade S.p.A. Annualità 2026-2028.</t>
+  </si>
+  <si>
+    <t>SNIDERO DOTT. IVAN</t>
+  </si>
+  <si>
+    <t>0000492</t>
+  </si>
+  <si>
+    <t>BA90FAD655</t>
+  </si>
+  <si>
+    <t>Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Trieste e Gorizia. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
+  </si>
+  <si>
+    <t>L.G.T. LABORATORIO GEOTECNICO S.R.L.</t>
+  </si>
+  <si>
     <t>0000224</t>
   </si>
   <si>
     <t>BA2A274813</t>
   </si>
   <si>
     <t>Lavori di realizzazione del collegamento fra la S.P. N. 91 “di Beligna” e la S.P. n. 8 “Aquileiense” nei Comuni di Aquileia e Cervignano del Friuli (UD). SERVIZIO PER LA REALIZZAZIONE DEL DOCFAP (Documento di fattibilità delle Alternative Progettuali) come da D.Lgs. 36/2023, completo di allegati, stato dei luoghi, obiettivi, requisiti tecnici, livelli di progettazione, raccomandazioni per la progettazione, limiti economici, specifiche tecnico - economiche, ecc.</t>
   </si>
   <si>
     <t>LS ENGINEERING &amp; SAFETY SRL</t>
   </si>
   <si>
     <t>0000522</t>
   </si>
   <si>
     <t>BA860DB22B</t>
   </si>
   <si>
     <t>DA 05-2009 B – Demolizione fabbricato e realizzazione di una rotatoria tra la S.P. 21 “di Bannia” e la S.P. 6 “del Sile” su innesto Via San Vito in Comune di Fiume Veneto (PN). SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE</t>
   </si>
   <si>
     <t>PROJ.SYSTEM - STUDIO PROFESSIONALE ASSOCIATO</t>
   </si>
   <si>
     <t>0001570</t>
   </si>
   <si>
     <t>BAAAC4C7CA</t>
   </si>
   <si>
     <t>im.004.uf - progettazione impianto elettrico sede di Udine</t>
   </si>
   <si>
     <t>STUDIO TECNICO PASTROVICCHIO ALESSANDRO</t>
   </si>
   <si>
     <t>0000577</t>
   </si>
   <si>
     <t>BAA878A26B</t>
   </si>
   <si>
     <t>Cod. Lav. 02-18 - S.R. 352 “di Grado” - Completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado (GO). Servizio per l’esecuzione di prove di laboratorio e controllo qualità materiali e lavorazioni – Terre, calcestruzzi, acciai per c.a., acciai per carpenteria metallica, conglomerati bituminosi, afferente l’esecuzione dei lavori di cui trattasi.</t>
   </si>
   <si>
-    <t>L.G.T. LABORATORIO GEOTECNICO S.R.L.</t>
+    <t>0000572</t>
+  </si>
+  <si>
+    <t>BAB645BB9D</t>
+  </si>
+  <si>
+    <t>S.R. 251 “della Val di Zoldo e Val Cellina” – Realizzazione della pista ciclopedonale in frazione di Corva nel Comune di Azzano Decimo di collegamento al Comune di Pordenone mediante l’allargamento e la riqualificazione del ponte stradale sul torrente Meduna della S.R. 251. SERVIZIO DI ESECUZIONE PROVE IN LABORATORIO E IN SITU, CONTROLLO MATERIALI E LAVORAZIONI CON DIAGNOSTICA STRUTTURALE COMPRESA LA NECESSARIA LOGGISTICA.</t>
+  </si>
+  <si>
+    <t>4 EMME SERVICE SPA</t>
+  </si>
+  <si>
+    <t>0001590</t>
+  </si>
+  <si>
+    <t>BABB2C5137</t>
+  </si>
+  <si>
+    <t>Cancelleria ordinaria e approvvigionamento materiale di consumo per nuove assunzioni</t>
+  </si>
+  <si>
+    <t>AM MAISANO S.R.L.</t>
   </si>
   <si>
     <t>0000642</t>
   </si>
   <si>
     <t>BAA29B3203</t>
   </si>
   <si>
     <t>Affidamento delle attività di sorveglianza sanitaria del personale in forze alla Società Friuli Venezia Strade S.p.A. e nomina del Medico Competente così come previsto dal D.lgs. n. 81/2008 e s.m.i.</t>
   </si>
   <si>
     <t>CORAM SERVIZI IMPRESE S.R.L.</t>
   </si>
   <si>
     <t>0001686</t>
   </si>
   <si>
     <t>BA1F055A96</t>
   </si>
   <si>
     <t>im.000.xx - interventi di manutenzione idraulica su varie sedi per l’anno 2026</t>
   </si>
   <si>
     <t>DE MAGISTRA SIMONE</t>
   </si>
   <si>
     <t>0001716</t>
   </si>
   <si>
     <t>BAAAA6AA07</t>
   </si>
   <si>
     <t>im.000.xx – servizio di spurgo fosse biologiche</t>
   </si>
   <si>
     <t>IDEALSERVICE SOC. COOP.</t>
+  </si>
+  <si>
+    <t>0001748</t>
+  </si>
+  <si>
+    <t>BA1EE3058B</t>
+  </si>
+  <si>
+    <t>im.028.cc - riparazione caldaia casa cantoniera Scodovacca</t>
+  </si>
+  <si>
+    <t>TECNOBRUCIATORI 1 SRL</t>
+  </si>
+  <si>
+    <t>0000663</t>
+  </si>
+  <si>
+    <t>BA56274D9E</t>
+  </si>
+  <si>
+    <t>Fornitura di pensiline/arredi con panche, tavole e rastrelliere da installare lungo le ciclabili della rete Re.C.I.R..</t>
+  </si>
+  <si>
+    <t>ART &amp; GRAFICA SRL</t>
+  </si>
+  <si>
+    <t>0001835</t>
+  </si>
+  <si>
+    <t>BAE0E38C9B</t>
+  </si>
+  <si>
+    <t>im.000.xx – manutenzioni e riparazioni impianti climatizzazione sedi societarie</t>
+  </si>
+  <si>
+    <t>TECNOFAB DI SBRIZZI FABRIZIO</t>
+  </si>
+  <si>
+    <t>0000750</t>
+  </si>
+  <si>
+    <t>BADCB96FE5</t>
+  </si>
+  <si>
+    <t>Fornitura di materiale da ferramenta ad uso delle squadre di Manutenzione del C.M. di Pordenone</t>
+  </si>
+  <si>
+    <t>TAGLIARIOL DI TAGLIARIOL PIETRO E GIANNI SAS</t>
+  </si>
+  <si>
+    <t>0000751</t>
+  </si>
+  <si>
+    <t>BAEB687123</t>
+  </si>
+  <si>
+    <t>Fornitura di polveri oleassorbenti da impiegare in caso di sversamenti negli incidenti che si verificano lungo la rete stradale di competenza del Centro di Manutenzione di Pordenone.</t>
+  </si>
+  <si>
+    <t>RIMOL SRL</t>
+  </si>
+  <si>
+    <t>0000802</t>
+  </si>
+  <si>
+    <t>BA9B83383C</t>
+  </si>
+  <si>
+    <t>Servizio professionale di consulenza stragiudiziale ed attività di assistenza legale relativa al progetto monitoraggio ponti</t>
+  </si>
+  <si>
+    <t>TUDOR NICOLAOU - STUDIO LEGALE ASSOCIATO</t>
+  </si>
+  <si>
+    <t>0000824</t>
+  </si>
+  <si>
+    <t>BB05E9D8A0</t>
+  </si>
+  <si>
+    <t>Lavori di manutenzione straordinaria - interventi di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Udine e la viabilità interessata dal Giro d’Italia 2026. Codice Lavoro: UD25PVS016 + UD25PVS033 + UD25PVS035. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
+  </si>
+  <si>
+    <t>GEOFORMULA S.R.L.</t>
+  </si>
+  <si>
+    <t>0000836</t>
+  </si>
+  <si>
+    <t>BAE8922B2C</t>
+  </si>
+  <si>
+    <t>Stralcio funzionale relativo alla sistemazione a rotatoria dell’intersezione tra la S.R. UD 104 “di Salt” e la via Emilius di collegamento con Grions del Torre in Comune di Povoletto (UD) – Lavori in economia (demolizione cordonate, sistemazione rete scolo acque meteoriche e rimozione delineatori di margine).</t>
+  </si>
+  <si>
+    <t>F &amp; B COMPAGNIA COSTRUZIONI IMMOBILIARI SRL</t>
+  </si>
+  <si>
+    <t>0000835</t>
+  </si>
+  <si>
+    <t>BAE8E5ECF9</t>
+  </si>
+  <si>
+    <t>Stralcio funzionale relativo alla sistemazione a rotatoria dell’intersezione tra la S.R. UD 104 “di Salt” e la via Emilius di collegamento con Grions del Torre in Comune di Povoletto (UD) – Installazione delle barriere di sicurezza stradale.</t>
+  </si>
+  <si>
+    <t>SOC.MA.S. SRL</t>
+  </si>
+  <si>
+    <t>0002415</t>
+  </si>
+  <si>
+    <t>BB30194845</t>
+  </si>
+  <si>
+    <t>im.000.xx - Lavori edili da escavatorista per movimenti di terra e ripristino esterni della case cantoniere societarie</t>
+  </si>
+  <si>
+    <t>BOSA LUCA</t>
+  </si>
+  <si>
+    <t>0000947</t>
+  </si>
+  <si>
+    <t>BB16CA0ABA</t>
+  </si>
+  <si>
+    <t>Servizio di prove in laboratorio, in situ e controllo qualità dei materiali e delle lavorazioni. S.R. 305 “Variante di Mariano” - Lavori di somma urgenza per il rispristino funzionale dei tratti stradali compromessi dagli eventi meteorologici del 17 novembre 2025 nel Comune di Cormons (GO)</t>
+  </si>
+  <si>
+    <t>0000976</t>
+  </si>
+  <si>
+    <t>BAE91BE5FA</t>
+  </si>
+  <si>
+    <t>S.S.52 “Carnica” – Lavori urgenti di manutenzione straordinaria delle spalle, pile e dell’impalcato del ponte sul Fiume Fella in Comune di Amaro dal Km. 0+800 circa al Km. 1+190 circa – II° Lotto – STUDIO IDRAULICO/IDROLOGICO MEDIANTE MODELLAZIONE NUMERICA BIDIMENSIONALE</t>
+  </si>
+  <si>
+    <t>IDROSTUDI SRL</t>
+  </si>
+  <si>
+    <t>0000984</t>
+  </si>
+  <si>
+    <t>BB44AEAF13</t>
+  </si>
+  <si>
+    <t>Cod. Lav. 02-18 - SR 352 “di Grado” Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado – Servizio per prove di carico</t>
+  </si>
+  <si>
+    <t>BROSOLO ING. MASSIMO</t>
+  </si>
+  <si>
+    <t>0000979</t>
+  </si>
+  <si>
+    <t>BB44CCBC03</t>
+  </si>
+  <si>
+    <t>DA 31-2021 - Tangenziale Sud di Udine – OPERE COMPENSATIVE in Comune di Pozzuolo del Friuli: SR 353 - Rotatoria R1 al km 7+850, SR 353 - Rotatoria R2 al km 8+320, SR 353 - Rotatoria R4 al km 9+110 - Verifica preventiva dell’interesse archeologico (art. 41 co. 4 D.Lgs. n. 36/2023 e ss.mm.ii.)</t>
+  </si>
+  <si>
+    <t>CIVIDINI TIZIANA</t>
+  </si>
+  <si>
+    <t>0001010</t>
+  </si>
+  <si>
+    <t>BB19A9EEEF</t>
+  </si>
+  <si>
+    <t>S.R. 251 “della Val di Zoldo e Val Cellina” – Realizzazione della pista ciclopedonale in frazione di Corva nel Comune di Azzano Decimo di collegamento al Comune di Pordenone mediante l’allargamento e la riqualificazione del ponte stradale sul torrente Meduna della S.R. 251 - consulenza.</t>
+  </si>
+  <si>
+    <t>POLITECNICO DI MILANO</t>
+  </si>
+  <si>
+    <t>0002563</t>
+  </si>
+  <si>
+    <t>BB3D9337ED</t>
+  </si>
+  <si>
+    <t>im.000.xx - Servizio di manutenzione del verde esterno alla casa cantoniera di Conconello e di Grignano – servizio primaverile e autunnale</t>
+  </si>
+  <si>
+    <t>AGRIVERDE PICCOLA SOCIETA' COOPERATIVA A R.L.</t>
+  </si>
+  <si>
+    <t>0001019</t>
+  </si>
+  <si>
+    <t>BA8ED50AD0</t>
+  </si>
+  <si>
+    <t>Riqualificazione della viabilità dalla SR177 alla SR464 – Bretella di Barbeano in Comune di Spilimbergo (PN) - Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 dd. 03.06.2010. Servizio tecnico relativo all’esecuzione di prove in laboratorio, in impianto di confezionamento, in situ per controllo qualità lavorazioni e materiali – Terre, geogriglie, impermeabilizzazioni, misti cementati e stabilizzati, conglomerati bituminosi, segnaletica orizzontale</t>
+  </si>
+  <si>
+    <t>SOCOTEC ITALIA S.R.L.</t>
+  </si>
+  <si>
+    <t>0001060</t>
+  </si>
+  <si>
+    <t>Consulenza geologica e redazione perizia geologica. “Dissesto idrogeologico dd. 11.02.2026 avvenuto lungo la S.S.13 “Pontebbana” al Km. 180+460 in destra”.</t>
+  </si>
+  <si>
+    <t>CAPRONI GEOL. FRANCESCO</t>
+  </si>
+  <si>
+    <t>0001124</t>
+  </si>
+  <si>
+    <t>BB5A3A6AEF</t>
+  </si>
+  <si>
+    <t>DM 20.06.2025 - Gallerie di lunghezza maggiore di 500 metri con Livello di rischio più elevato della rete di competenza. Servizio di presidio antincendio.</t>
+  </si>
+  <si>
+    <t>GRUPPO SERVIZI ASSOCIATI S.P.A.</t>
+  </si>
+  <si>
+    <t>0001166</t>
+  </si>
+  <si>
+    <t>BB437793F0</t>
+  </si>
+  <si>
+    <t>Lavori per la realizzazione del percorso ciclabile denominato "Itinerario ciclabile del Livenza" - I lotto. Servizio per la verifica della compatibilità idraulica al PGRA e verifiche inerenti l’invarianza idraulica</t>
+  </si>
+  <si>
+    <t>EGIDI ING. ROBERTO</t>
   </si>
   <si>
     <t>NUMERO OE CONTATTATI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -997,52 +1276,52 @@
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabella1" displayName="Tabella1" ref="A1:H26" totalsRowShown="0" headerRowDxfId="8" dataDxfId="12" headerRowBorderDxfId="10" tableBorderDxfId="11" totalsRowBorderDxfId="9">
-  <autoFilter ref="A1:H26"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabella1" displayName="Tabella1" ref="A1:H50" totalsRowShown="0" headerRowDxfId="8" dataDxfId="12" headerRowBorderDxfId="10" tableBorderDxfId="11" totalsRowBorderDxfId="9">
+  <autoFilter ref="A1:H50"/>
   <tableColumns count="8">
     <tableColumn id="1" name="DATA_AFF" dataDxfId="7"/>
     <tableColumn id="2" name="PROT_AFF" dataDxfId="6"/>
     <tableColumn id="3" name="CIG" dataDxfId="5"/>
     <tableColumn id="4" name="OGGETTO" dataDxfId="4"/>
     <tableColumn id="5" name="NUMERO OE CONTATTATI" dataDxfId="3"/>
     <tableColumn id="6" name="AFFIDATARIO" dataDxfId="2"/>
     <tableColumn id="7" name="IMPORTO" dataDxfId="1"/>
     <tableColumn id="8" name="PROVVEDIMENTO" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1299,781 +1578,1429 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29321/cig-ba03246134-tarantino-dott-ing-ascanio-pdf?ext=.pdf&amp;v=21456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29435/cig-ba25539c86-copetti-tecnoelettrica-srl-pdf?ext=.pdf&amp;v=21619" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29478/cig-ba8e4f774f-forgiarini-francesco-e-fausto-snc-pdf?ext=.pdf&amp;v=21655" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29430/cig-b91bf33e99-amg-notai-pdf?ext=.pdf&amp;v=21614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29554/cig-baaac4c7ca-studio-tecnico-pastrovicchio-alessandro-pdf?ext=.pdf&amp;v=21734" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29320/cig-ba24fe2473-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=21455" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29432/cig-ba1ec2886c-clima-comfort-di-ottogalli-enrico-pdf?ext=.pdf&amp;v=21616" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29481/cig-ba74895830-studio-tecnico-ing-federico-monutti-pdf?ext=.pdf&amp;v=21658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29553/cig-baaaa6aa07-idealservice-soc-coop-pdf?ext=.pdf&amp;v=21733" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29317/cig-b9fdb2173a-polis-consulting-srl-pdf?ext=.pdf&amp;v=21452" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29477/cig-ba7e6631ae-nero-su-bianco-sas-di-micoli-s-c-pdf?ext=.pdf&amp;v=21654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29550/cig-ba860db22b-prog-system-studio-professionale-associato-pdf?ext=.pdf&amp;v=21730" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29316/cig-b9a39d3042-grafiche-filacorda-srl-pdf?ext=.pdf&amp;v=21451" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29318/cig-ba02bdd700-zago-srl-pdf?ext=.pdf&amp;v=21453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29433/cig-ba2feb5970-maestrale-consulting-srl-pdf?ext=.pdf&amp;v=21617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29548/cig-ba1f055a96-de-magistra-simone-pdf?ext=.pdf&amp;v=21728" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29549/cig-ba07c9b86c-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=21729" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29480/cig-ba834eb007-laboratorio-r-bk-srl-pdf?ext=.pdf&amp;v=21657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29551/cig-baa29b3203-coram-servizi-imprese-srl-pdf?ext=.pdf&amp;v=21731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29431/cig-ba1d85e3d5-emili-lorenzo-pdf?ext=.pdf&amp;v=21615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29429/cig-ba2a274813-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=21613" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29319/cig-ba11dda8ee-4c-srl-pdf?ext=.pdf&amp;v=21454" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29434/cig-ba3dea5601-elettronica-impianti-cossettini-srl-pdf?ext=.pdf&amp;v=21618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29479/cig-ba71ac59ef-spiga-srl-pdf?ext=.pdf&amp;v=21656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29552/cig-baa878a26b-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=21732" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29435/cig-ba25539c86-copetti-tecnoelettrica-srl-pdf?ext=.pdf&amp;v=21619" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29478/cig-ba8e4f774f-forgiarini-francesco-e-fausto-snc-pdf?ext=.pdf&amp;v=21655" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29638/cig-babb2c5137-am-maisano-srl-pdf?ext=.pdf&amp;v=21804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29688/cig-bb30194845-bosa-luca-pdf?ext=.pdf&amp;v=21854" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29429/cig-ba2a274813-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=21613" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29641/cig-baeb687123-rimol-srl-pdf?ext=.pdf&amp;v=21807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29822/cig-bb44aeaf13-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=21971" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29820/cig-bb05e9d8a0-caproni-geol-francesco-pdf?ext=.pdf&amp;v=21969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29549/cig-ba07c9b86c-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=21729" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29317/cig-b9fdb2173a-polis-consulting-srl-pdf?ext=.pdf&amp;v=21452" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29477/cig-ba7e6631ae-nero-su-bianco-sas-di-micoli-s-c-pdf?ext=.pdf&amp;v=21654" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29553/cig-baaaa6aa07-idealservice-soc-coop-pdf?ext=.pdf&amp;v=21733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29433/cig-ba2feb5970-maestrale-consulting-srl-pdf?ext=.pdf&amp;v=21617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29552/cig-baa878a26b-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=21732" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29640/cig-bae0e38c9b-tecnofab-di-sbrizzi-fabrizio-pdf?ext=.pdf&amp;v=21806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29686/cig-bae8922b2c-f-b-compagnia-costruzioni-immobiliari-srl-pdf?ext=.pdf&amp;v=21852" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29687/cig-bb16ca0aba-geoformula-srl-pdf?ext=.pdf&amp;v=21853" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29819/cig-bb3d9337ed-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=21968" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29318/cig-ba02bdd700-zago-srl-pdf?ext=.pdf&amp;v=21453" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29480/cig-ba834eb007-laboratorio-r-bk-srl-pdf?ext=.pdf&amp;v=21657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29554/cig-baaac4c7ca-studio-tecnico-pastrovicchio-alessandro-pdf?ext=.pdf&amp;v=21734" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29548/cig-ba1f055a96-de-magistra-simone-pdf?ext=.pdf&amp;v=21728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29655/cig-bb05e9d8a0-geoformula-srl-pdf?ext=.pdf&amp;v=21820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29824/cig-bb437793f0-egidi-ing-roberto-pdf?ext=.pdf&amp;v=21973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29431/cig-ba1d85e3d5-emili-lorenzo-pdf?ext=.pdf&amp;v=21615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29684/cig-ba66601dc4-snidero-dott-ivan-pdf?ext=.pdf&amp;v=21850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29636/cig-ba56274d9e-art-grafica-srl-pdf?ext=.pdf&amp;v=21802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29699/cig-bb19a9eeef-politecnico-di-milano-pdf?ext=.pdf&amp;v=21861" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29430/cig-b91bf33e99-amg-notai-pdf?ext=.pdf&amp;v=21614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29434/cig-ba3dea5601-elettronica-impianti-cossettini-srl-pdf?ext=.pdf&amp;v=21618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29479/cig-ba71ac59ef-spiga-srl-pdf?ext=.pdf&amp;v=21656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29550/cig-ba860db22b-prog-system-studio-professionale-associato-pdf?ext=.pdf&amp;v=21730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29551/cig-baa29b3203-coram-servizi-imprese-srl-pdf?ext=.pdf&amp;v=21731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29634/cig-ba1ee3058b-tecnobruciatori-1-srl-pdf?ext=.pdf&amp;v=21800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29635/cig-ba9b83383c-tudor-nicolaou-studio-legale-associato-pdf?ext=.pdf&amp;v=21801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29823/cig-bb44ccbc03-cividini-tiziana-pdf?ext=.pdf&amp;v=21972" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29821/cig-bb5a3a6aef-gruppo-servizi-associati-s-p-a-pdf?ext=.pdf&amp;v=21970" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29321/cig-ba03246134-tarantino-dott-ing-ascanio-pdf?ext=.pdf&amp;v=21456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29319/cig-ba11dda8ee-4c-srl-pdf?ext=.pdf&amp;v=21454" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29432/cig-ba1ec2886c-clima-comfort-di-ottogalli-enrico-pdf?ext=.pdf&amp;v=21616" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29481/cig-ba74895830-studio-tecnico-ing-federico-monutti-pdf?ext=.pdf&amp;v=21658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29637/cig-bab645bb9d-4-emme-service-spa-pdf?ext=.pdf&amp;v=21803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29639/cig-badcb96fe5-tagliariol-di-tagliariol-pietro-e-gianni-sas-pdf?ext=.pdf&amp;v=21805" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29685/cig-bae8e5ecf9-soc-ma-s-srl-pdf?ext=.pdf&amp;v=21851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29697/cig-ba8ed50ad0-socotec-italia-srl-pdf?ext=.pdf&amp;v=21859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29682/cig-ba90fad655-lgt-laboratorio-geotecnico-srl?" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29698/cig-bae91be5fa-idrostudi-srl-pdf?ext=.pdf&amp;v=21860" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29316/cig-b9a39d3042-grafiche-filacorda-srl-pdf?ext=.pdf&amp;v=21451" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29320/cig-ba24fe2473-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=21455" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H26"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="G1" sqref="G1:H1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.81640625" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="16.6328125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="13.85546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="11" style="6" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="90.42578125" style="10" customWidth="1"/>
+    <col min="5" max="5" width="16.85546875" style="6" customWidth="1"/>
+    <col min="6" max="6" width="32.5703125" style="15" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="6" customWidth="1"/>
+    <col min="8" max="8" width="17" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
-        <v>111</v>
+        <v>204</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>46031</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="16">
         <v>3810</v>
       </c>
       <c r="H2" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>46041</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="16">
         <v>41850</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>46045</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="16">
-        <v>3273.38</v>
+        <v>5000</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>46045</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16">
-        <v>5000</v>
+        <v>3273.38</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>46050</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="16">
-        <v>7404</v>
+        <v>2430</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>46050</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="16">
-        <v>2430</v>
+        <v>20000</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>46050</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="16">
-        <v>20000</v>
+        <v>7404</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>46051</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="16">
         <v>4700</v>
       </c>
       <c r="H9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>46052</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="16">
         <v>29146.75</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>46057</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="16">
         <v>4900</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>46058</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="16">
         <v>60000</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>46059</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="16">
         <v>15000</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>46059</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="16">
         <v>21000</v>
       </c>
       <c r="H14" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>46071</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="16">
         <v>17500</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>46072</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>69</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>70</v>
       </c>
       <c r="G16" s="16">
         <v>20296.36</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>46072</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="16">
         <v>3000</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>46073</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="16">
         <v>42000</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>46078</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="16">
         <v>1649</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="91" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
-        <v>46079</v>
+        <v>46078</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="16">
-        <v>30000</v>
+        <v>67861.94</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
-        <v>46083</v>
+        <v>46078</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>90</v>
       </c>
       <c r="G21" s="16">
-        <v>28591.83</v>
+        <v>21415.79</v>
       </c>
       <c r="H21" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
-        <v>46086</v>
+        <v>46079</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="16">
-        <v>2750</v>
+        <v>30000</v>
       </c>
       <c r="H22" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
-        <v>46086</v>
+        <v>46083</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="16">
-        <v>9384.42</v>
+        <v>28591.83</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
-        <v>46092</v>
+        <v>46086</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>102</v>
       </c>
       <c r="G24" s="16">
-        <v>56700</v>
+        <v>2750</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
-        <v>46092</v>
+        <v>46086</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F25" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="16">
+        <v>9384.42</v>
+      </c>
+      <c r="H25" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="2">
+        <v>46087</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="G25" s="16">
+      <c r="C26" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" s="16">
+        <v>43730</v>
+      </c>
+      <c r="H26" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="2">
+        <v>46087</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="16">
+        <v>1050</v>
+      </c>
+      <c r="H27" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="2">
+        <v>46092</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="16">
+        <v>56700</v>
+      </c>
+      <c r="H28" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="2">
+        <v>46092</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="G29" s="16">
         <v>10000</v>
       </c>
-      <c r="H25" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="4">
+      <c r="H29" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
         <v>46093</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G26" s="18">
+      <c r="B30" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="G30" s="16">
         <v>3000</v>
       </c>
-      <c r="H26" s="19" t="s">
+      <c r="H30" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
+        <v>46094</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" s="16">
+        <v>1127.1099999999999</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="2">
+        <v>46094</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="G32" s="16">
+        <v>123950</v>
+      </c>
+      <c r="H32" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <v>46098</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="G33" s="16">
+        <v>10560</v>
+      </c>
+      <c r="H33" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
+        <v>46105</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="G34" s="16">
+        <v>5000</v>
+      </c>
+      <c r="H34" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="2">
+        <v>46105</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" s="16">
+        <v>8668.7999999999993</v>
+      </c>
+      <c r="H35" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
+        <v>46107</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" s="16">
+        <v>23000</v>
+      </c>
+      <c r="H36" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+      <c r="A37" s="2">
+        <v>46111</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G37" s="16">
+        <v>26674.82</v>
+      </c>
+      <c r="H37" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A38" s="2">
+        <v>46113</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="G38" s="16">
+        <v>6000</v>
+      </c>
+      <c r="H38" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>46113</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="G39" s="16">
+        <v>88336.69</v>
+      </c>
+      <c r="H39" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>46121</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="G40" s="16">
+        <v>4900</v>
+      </c>
+      <c r="H40" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>46122</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G41" s="16">
+        <v>4905.1499999999996</v>
+      </c>
+      <c r="H41" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="G42" s="16">
+        <v>10000</v>
+      </c>
+      <c r="H42" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="G43" s="16">
+        <v>6844.13</v>
+      </c>
+      <c r="H43" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" s="16">
+        <v>1350</v>
+      </c>
+      <c r="H44" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>46127</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="G45" s="16">
+        <v>34000</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>46127</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="G46" s="16">
+        <v>8000</v>
+      </c>
+      <c r="H46" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
+        <v>46128</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="G47" s="16">
+        <v>66742.98</v>
+      </c>
+      <c r="H47" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
+        <v>46132</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="G48" s="16">
+        <v>1400</v>
+      </c>
+      <c r="H48" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
+        <v>46135</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="G49" s="16">
+        <v>135480</v>
+      </c>
+      <c r="H49" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="4">
+        <v>46142</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="G50" s="18">
+        <v>6000</v>
+      </c>
+      <c r="H50" s="19" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
     <hyperlink ref="H21" r:id="rId20"/>
     <hyperlink ref="H22" r:id="rId21"/>
     <hyperlink ref="H23" r:id="rId22"/>
     <hyperlink ref="H24" r:id="rId23"/>
     <hyperlink ref="H25" r:id="rId24"/>
     <hyperlink ref="H26" r:id="rId25"/>
+    <hyperlink ref="H27" r:id="rId26"/>
+    <hyperlink ref="H28" r:id="rId27"/>
+    <hyperlink ref="H29" r:id="rId28"/>
+    <hyperlink ref="H30" r:id="rId29"/>
+    <hyperlink ref="H31" r:id="rId30"/>
+    <hyperlink ref="H32" r:id="rId31"/>
+    <hyperlink ref="H33" r:id="rId32"/>
+    <hyperlink ref="H34" r:id="rId33"/>
+    <hyperlink ref="H35" r:id="rId34"/>
+    <hyperlink ref="H36" r:id="rId35"/>
+    <hyperlink ref="H37" r:id="rId36"/>
+    <hyperlink ref="H38" r:id="rId37"/>
+    <hyperlink ref="H39" r:id="rId38"/>
+    <hyperlink ref="H40" r:id="rId39"/>
+    <hyperlink ref="H41" r:id="rId40"/>
+    <hyperlink ref="H42" r:id="rId41"/>
+    <hyperlink ref="H43" r:id="rId42"/>
+    <hyperlink ref="H44" r:id="rId43"/>
+    <hyperlink ref="H45" r:id="rId44"/>
+    <hyperlink ref="H46" r:id="rId45"/>
+    <hyperlink ref="H47" r:id="rId46"/>
+    <hyperlink ref="H48" r:id="rId47"/>
+    <hyperlink ref="H49" r:id="rId48"/>
+    <hyperlink ref="H50" r:id="rId49"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId26"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId50"/>
   <tableParts count="1">
-    <tablePart r:id="rId27"/>
+    <tablePart r:id="rId51"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QyAffidamentiTrasparenza</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>