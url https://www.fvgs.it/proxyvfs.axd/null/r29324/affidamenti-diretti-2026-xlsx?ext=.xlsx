--- v2 (2026-05-07)
+++ v3 (2026-06-21)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marilena.sattolo\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F91F221E-5C72-4D95-93EC-D6398E5CDDDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="90" windowWidth="23895" windowHeight="14535"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="QyAffidamentiTrasparenza" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="271">
   <si>
     <t>DATA_AFF</t>
   </si>
   <si>
     <t>PROT_AFF</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>AFFIDATARIO</t>
   </si>
   <si>
     <t>IMPORTO</t>
   </si>
   <si>
     <t>PROVVEDIMENTO</t>
   </si>
   <si>
     <t>0000021</t>
   </si>
   <si>
@@ -181,230 +181,230 @@
   <si>
     <t>0000789</t>
   </si>
   <si>
     <t>BA1D85E3D5</t>
   </si>
   <si>
     <t>im.000.xx - Lavori di carpenteria metallica su varie sedi</t>
   </si>
   <si>
     <t>EMILI LORENZO</t>
   </si>
   <si>
     <t>0000801</t>
   </si>
   <si>
     <t>BA2FEB5970</t>
   </si>
   <si>
     <t>consulenza specialistica post-implementazione ERP TeamSystem Alyante – Supporto semestrale per avvio operativo e gestione del change management</t>
   </si>
   <si>
     <t>MAESTRALE CONSULTING SRL</t>
   </si>
   <si>
+    <t>0000858</t>
+  </si>
+  <si>
+    <t>BA25539C86</t>
+  </si>
+  <si>
+    <t>im.000.xx - Interventi di manutenzione ordinaria preventiva degli impianti elettrici installati presso le sedi aziendali.</t>
+  </si>
+  <si>
+    <t>COPETTI TECNOELETTRICA SRL</t>
+  </si>
+  <si>
     <t>0000856</t>
   </si>
   <si>
     <t>BA1EC2886C</t>
   </si>
   <si>
     <t>im.000.xx - Servizio di conduzione manutenzione ordinaria e straordinaria degli impianti termici annualità 2026-2029</t>
   </si>
   <si>
     <t>CLIMA COMFORT DI OTTOGALLI ENRICO</t>
   </si>
   <si>
-    <t>0000858</t>
-[...10 lines deleted...]
-  <si>
     <t>0000436</t>
   </si>
   <si>
     <t>BA71AC59EF</t>
   </si>
   <si>
     <t>Fornitura di conglomerato bituminoso in sacchi</t>
   </si>
   <si>
     <t>SPIGA S.R.L.</t>
   </si>
   <si>
+    <t>0001177</t>
+  </si>
+  <si>
+    <t>BA7E6631AE</t>
+  </si>
+  <si>
+    <t>Contratto aperto della durata triennale per la fornitura di libri, testi tecnici e manuali</t>
+  </si>
+  <si>
+    <t>NERO SU BIANCO SAS DI MICOLI S. &amp; C.</t>
+  </si>
+  <si>
     <t>0000443</t>
   </si>
   <si>
     <t>BA834EB007</t>
   </si>
   <si>
     <t>Realizzazione di pavimentazioni fonoassorbenti sulla rete di competenza di Friuli Venezia Giulia Strade S.p.A. in attuazione dei piani di azione elaborati ai sensi del D. Lgs. 194/2005 – Secondo intervento. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>LABORATORIO R'BK SRL</t>
   </si>
   <si>
-    <t>0001177</t>
-[...10 lines deleted...]
-  <si>
     <t>0000459</t>
   </si>
   <si>
     <t>BA74895830</t>
   </si>
   <si>
     <t>DA 50-2025 - SS. n. 52 – DA Decreto n. 58962/GRFVG del 07.11.2025 - Lavori di messa in sicurezza del tratto di viabilità della SS n.52 che congiunge il Comune di Socchieve con il Comune di Forni di Sopra</t>
   </si>
   <si>
     <t>STUDIO TECNICO ING. FEDERICO MONUTTI</t>
   </si>
   <si>
+    <t>0000488</t>
+  </si>
+  <si>
+    <t>BA66601DC4</t>
+  </si>
+  <si>
+    <t>Prestazione di supporto agronomico al monitoraggio, valutazione delle condizioni vegetative, fitosanitarie e di stabilità degli esemplari arborei in gestione alla FVG Strade S.p.A. Annualità 2026-2028.</t>
+  </si>
+  <si>
+    <t>SNIDERO DOTT. IVAN</t>
+  </si>
+  <si>
+    <t>0000492</t>
+  </si>
+  <si>
+    <t>BA90FAD655</t>
+  </si>
+  <si>
+    <t>Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Trieste e Gorizia. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
+  </si>
+  <si>
+    <t>L.G.T. LABORATORIO GEOTECNICO S.R.L.</t>
+  </si>
+  <si>
     <t>0001333</t>
   </si>
   <si>
     <t>BA8E4F774F</t>
   </si>
   <si>
     <t>im.032.cc – f.p.o. installazione stufa a pellet casa cantoniera Ampezzo</t>
   </si>
   <si>
     <t>FORGIARINI FRANCESCO E FAUSTO S.N.C.</t>
   </si>
   <si>
-    <t>0000488</t>
-[...22 lines deleted...]
-  <si>
     <t>0000224</t>
   </si>
   <si>
     <t>BA2A274813</t>
   </si>
   <si>
     <t>Lavori di realizzazione del collegamento fra la S.P. N. 91 “di Beligna” e la S.P. n. 8 “Aquileiense” nei Comuni di Aquileia e Cervignano del Friuli (UD). SERVIZIO PER LA REALIZZAZIONE DEL DOCFAP (Documento di fattibilità delle Alternative Progettuali) come da D.Lgs. 36/2023, completo di allegati, stato dei luoghi, obiettivi, requisiti tecnici, livelli di progettazione, raccomandazioni per la progettazione, limiti economici, specifiche tecnico - economiche, ecc.</t>
   </si>
   <si>
     <t>LS ENGINEERING &amp; SAFETY SRL</t>
   </si>
   <si>
     <t>0000522</t>
   </si>
   <si>
     <t>BA860DB22B</t>
   </si>
   <si>
     <t>DA 05-2009 B – Demolizione fabbricato e realizzazione di una rotatoria tra la S.P. 21 “di Bannia” e la S.P. 6 “del Sile” su innesto Via San Vito in Comune di Fiume Veneto (PN). SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE</t>
   </si>
   <si>
     <t>PROJ.SYSTEM - STUDIO PROFESSIONALE ASSOCIATO</t>
   </si>
   <si>
+    <t>0000577</t>
+  </si>
+  <si>
+    <t>BAA878A26B</t>
+  </si>
+  <si>
+    <t>Cod. Lav. 02-18 - S.R. 352 “di Grado” - Completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado (GO). Servizio per l’esecuzione di prove di laboratorio e controllo qualità materiali e lavorazioni – Terre, calcestruzzi, acciai per c.a., acciai per carpenteria metallica, conglomerati bituminosi, afferente l’esecuzione dei lavori di cui trattasi.</t>
+  </si>
+  <si>
     <t>0001570</t>
   </si>
   <si>
     <t>BAAAC4C7CA</t>
   </si>
   <si>
     <t>im.004.uf - progettazione impianto elettrico sede di Udine</t>
   </si>
   <si>
     <t>STUDIO TECNICO PASTROVICCHIO ALESSANDRO</t>
   </si>
   <si>
-    <t>0000577</t>
-[...5 lines deleted...]
-    <t>Cod. Lav. 02-18 - S.R. 352 “di Grado” - Completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado (GO). Servizio per l’esecuzione di prove di laboratorio e controllo qualità materiali e lavorazioni – Terre, calcestruzzi, acciai per c.a., acciai per carpenteria metallica, conglomerati bituminosi, afferente l’esecuzione dei lavori di cui trattasi.</t>
+    <t>0001590</t>
+  </si>
+  <si>
+    <t>BABB2C5137</t>
+  </si>
+  <si>
+    <t>Cancelleria ordinaria e approvvigionamento materiale di consumo per nuove assunzioni</t>
+  </si>
+  <si>
+    <t>AM MAISANO S.R.L.</t>
   </si>
   <si>
     <t>0000572</t>
   </si>
   <si>
     <t>BAB645BB9D</t>
   </si>
   <si>
     <t>S.R. 251 “della Val di Zoldo e Val Cellina” – Realizzazione della pista ciclopedonale in frazione di Corva nel Comune di Azzano Decimo di collegamento al Comune di Pordenone mediante l’allargamento e la riqualificazione del ponte stradale sul torrente Meduna della S.R. 251. SERVIZIO DI ESECUZIONE PROVE IN LABORATORIO E IN SITU, CONTROLLO MATERIALI E LAVORAZIONI CON DIAGNOSTICA STRUTTURALE COMPRESA LA NECESSARIA LOGGISTICA.</t>
   </si>
   <si>
     <t>4 EMME SERVICE SPA</t>
   </si>
   <si>
-    <t>0001590</t>
-[...10 lines deleted...]
-  <si>
     <t>0000642</t>
   </si>
   <si>
     <t>BAA29B3203</t>
   </si>
   <si>
     <t>Affidamento delle attività di sorveglianza sanitaria del personale in forze alla Società Friuli Venezia Strade S.p.A. e nomina del Medico Competente così come previsto dal D.lgs. n. 81/2008 e s.m.i.</t>
   </si>
   <si>
     <t>CORAM SERVIZI IMPRESE S.R.L.</t>
   </si>
   <si>
     <t>0001686</t>
   </si>
   <si>
     <t>BA1F055A96</t>
   </si>
   <si>
     <t>im.000.xx - interventi di manutenzione idraulica su varie sedi per l’anno 2026</t>
   </si>
   <si>
     <t>DE MAGISTRA SIMONE</t>
   </si>
   <si>
     <t>0001716</t>
@@ -433,290 +433,489 @@
   <si>
     <t>0000663</t>
   </si>
   <si>
     <t>BA56274D9E</t>
   </si>
   <si>
     <t>Fornitura di pensiline/arredi con panche, tavole e rastrelliere da installare lungo le ciclabili della rete Re.C.I.R..</t>
   </si>
   <si>
     <t>ART &amp; GRAFICA SRL</t>
   </si>
   <si>
     <t>0001835</t>
   </si>
   <si>
     <t>BAE0E38C9B</t>
   </si>
   <si>
     <t>im.000.xx – manutenzioni e riparazioni impianti climatizzazione sedi societarie</t>
   </si>
   <si>
     <t>TECNOFAB DI SBRIZZI FABRIZIO</t>
   </si>
   <si>
+    <t>0000751</t>
+  </si>
+  <si>
+    <t>BAEB687123</t>
+  </si>
+  <si>
+    <t>Fornitura di polveri oleassorbenti da impiegare in caso di sversamenti negli incidenti che si verificano lungo la rete stradale di competenza del Centro di Manutenzione di Pordenone.</t>
+  </si>
+  <si>
+    <t>RIMOL SRL</t>
+  </si>
+  <si>
     <t>0000750</t>
   </si>
   <si>
     <t>BADCB96FE5</t>
   </si>
   <si>
     <t>Fornitura di materiale da ferramenta ad uso delle squadre di Manutenzione del C.M. di Pordenone</t>
   </si>
   <si>
     <t>TAGLIARIOL DI TAGLIARIOL PIETRO E GIANNI SAS</t>
   </si>
   <si>
-    <t>0000751</t>
-[...10 lines deleted...]
-  <si>
     <t>0000802</t>
   </si>
   <si>
     <t>BA9B83383C</t>
   </si>
   <si>
     <t>Servizio professionale di consulenza stragiudiziale ed attività di assistenza legale relativa al progetto monitoraggio ponti</t>
   </si>
   <si>
     <t>TUDOR NICOLAOU - STUDIO LEGALE ASSOCIATO</t>
   </si>
   <si>
+    <t>0000828</t>
+  </si>
+  <si>
+    <t>BAEAA3EDC9</t>
+  </si>
+  <si>
+    <t>Servizi ASP INAZ periodo 2026-2028</t>
+  </si>
+  <si>
+    <t>INAZ SRL SOCIETA' UNIPERSONALE</t>
+  </si>
+  <si>
     <t>0000824</t>
   </si>
   <si>
     <t>BB05E9D8A0</t>
   </si>
   <si>
     <t>Lavori di manutenzione straordinaria - interventi di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Udine e la viabilità interessata dal Giro d’Italia 2026. Codice Lavoro: UD25PVS016 + UD25PVS033 + UD25PVS035. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
   </si>
   <si>
     <t>GEOFORMULA S.R.L.</t>
   </si>
   <si>
+    <t>0000818</t>
+  </si>
+  <si>
+    <t>BADAAF7472</t>
+  </si>
+  <si>
+    <t>Rinnovo modulo HE BUDGET periodo 2026-2027</t>
+  </si>
+  <si>
     <t>0000836</t>
   </si>
   <si>
     <t>BAE8922B2C</t>
   </si>
   <si>
     <t>Stralcio funzionale relativo alla sistemazione a rotatoria dell’intersezione tra la S.R. UD 104 “di Salt” e la via Emilius di collegamento con Grions del Torre in Comune di Povoletto (UD) – Lavori in economia (demolizione cordonate, sistemazione rete scolo acque meteoriche e rimozione delineatori di margine).</t>
   </si>
   <si>
     <t>F &amp; B COMPAGNIA COSTRUZIONI IMMOBILIARI SRL</t>
   </si>
   <si>
     <t>0000835</t>
   </si>
   <si>
     <t>BAE8E5ECF9</t>
   </si>
   <si>
     <t>Stralcio funzionale relativo alla sistemazione a rotatoria dell’intersezione tra la S.R. UD 104 “di Salt” e la via Emilius di collegamento con Grions del Torre in Comune di Povoletto (UD) – Installazione delle barriere di sicurezza stradale.</t>
   </si>
   <si>
     <t>SOC.MA.S. SRL</t>
   </si>
   <si>
     <t>0002415</t>
   </si>
   <si>
     <t>BB30194845</t>
   </si>
   <si>
     <t>im.000.xx - Lavori edili da escavatorista per movimenti di terra e ripristino esterni della case cantoniere societarie</t>
   </si>
   <si>
     <t>BOSA LUCA</t>
   </si>
   <si>
     <t>0000947</t>
   </si>
   <si>
     <t>BB16CA0ABA</t>
   </si>
   <si>
     <t>Servizio di prove in laboratorio, in situ e controllo qualità dei materiali e delle lavorazioni. S.R. 305 “Variante di Mariano” - Lavori di somma urgenza per il rispristino funzionale dei tratti stradali compromessi dagli eventi meteorologici del 17 novembre 2025 nel Comune di Cormons (GO)</t>
   </si>
   <si>
+    <t>0000984</t>
+  </si>
+  <si>
+    <t>BB44AEAF13</t>
+  </si>
+  <si>
+    <t>Cod. Lav. 02-18 - SR 352 “di Grado” Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado – Servizio per prove di carico</t>
+  </si>
+  <si>
+    <t>BROSOLO ING. MASSIMO</t>
+  </si>
+  <si>
     <t>0000976</t>
   </si>
   <si>
     <t>BAE91BE5FA</t>
   </si>
   <si>
     <t>S.S.52 “Carnica” – Lavori urgenti di manutenzione straordinaria delle spalle, pile e dell’impalcato del ponte sul Fiume Fella in Comune di Amaro dal Km. 0+800 circa al Km. 1+190 circa – II° Lotto – STUDIO IDRAULICO/IDROLOGICO MEDIANTE MODELLAZIONE NUMERICA BIDIMENSIONALE</t>
   </si>
   <si>
     <t>IDROSTUDI SRL</t>
   </si>
   <si>
-    <t>0000984</t>
-[...10 lines deleted...]
-  <si>
     <t>0000979</t>
   </si>
   <si>
     <t>BB44CCBC03</t>
   </si>
   <si>
     <t>DA 31-2021 - Tangenziale Sud di Udine – OPERE COMPENSATIVE in Comune di Pozzuolo del Friuli: SR 353 - Rotatoria R1 al km 7+850, SR 353 - Rotatoria R2 al km 8+320, SR 353 - Rotatoria R4 al km 9+110 - Verifica preventiva dell’interesse archeologico (art. 41 co. 4 D.Lgs. n. 36/2023 e ss.mm.ii.)</t>
   </si>
   <si>
     <t>CIVIDINI TIZIANA</t>
   </si>
   <si>
+    <t>0002563</t>
+  </si>
+  <si>
+    <t>BB3D9337ED</t>
+  </si>
+  <si>
+    <t>im.000.xx - Servizio di manutenzione del verde esterno alla casa cantoniera di Conconello e di Grignano – servizio primaverile e autunnale</t>
+  </si>
+  <si>
+    <t>AGRIVERDE PICCOLA SOCIETA' COOPERATIVA A R.L.</t>
+  </si>
+  <si>
     <t>0001010</t>
   </si>
   <si>
     <t>BB19A9EEEF</t>
   </si>
   <si>
     <t>S.R. 251 “della Val di Zoldo e Val Cellina” – Realizzazione della pista ciclopedonale in frazione di Corva nel Comune di Azzano Decimo di collegamento al Comune di Pordenone mediante l’allargamento e la riqualificazione del ponte stradale sul torrente Meduna della S.R. 251 - consulenza.</t>
   </si>
   <si>
     <t>POLITECNICO DI MILANO</t>
   </si>
   <si>
-    <t>0002563</t>
-[...10 lines deleted...]
-  <si>
     <t>0001019</t>
   </si>
   <si>
     <t>BA8ED50AD0</t>
   </si>
   <si>
     <t>Riqualificazione della viabilità dalla SR177 alla SR464 – Bretella di Barbeano in Comune di Spilimbergo (PN) - Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 dd. 03.06.2010. Servizio tecnico relativo all’esecuzione di prove in laboratorio, in impianto di confezionamento, in situ per controllo qualità lavorazioni e materiali – Terre, geogriglie, impermeabilizzazioni, misti cementati e stabilizzati, conglomerati bituminosi, segnaletica orizzontale</t>
   </si>
   <si>
     <t>SOCOTEC ITALIA S.R.L.</t>
   </si>
   <si>
     <t>0001060</t>
   </si>
   <si>
     <t>Consulenza geologica e redazione perizia geologica. “Dissesto idrogeologico dd. 11.02.2026 avvenuto lungo la S.S.13 “Pontebbana” al Km. 180+460 in destra”.</t>
   </si>
   <si>
     <t>CAPRONI GEOL. FRANCESCO</t>
   </si>
   <si>
     <t>0001124</t>
   </si>
   <si>
     <t>BB5A3A6AEF</t>
   </si>
   <si>
     <t>DM 20.06.2025 - Gallerie di lunghezza maggiore di 500 metri con Livello di rischio più elevato della rete di competenza. Servizio di presidio antincendio.</t>
   </si>
   <si>
     <t>GRUPPO SERVIZI ASSOCIATI S.P.A.</t>
   </si>
   <si>
+    <t>0001169</t>
+  </si>
+  <si>
+    <t>BB4F4F305C</t>
+  </si>
+  <si>
+    <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi:  Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo le SR 251 - 463 - 464 - 552 del Centro di Manutenzione di Pordenone - Giro d'Italia 2026” - Codice Lavoro: PN25PVS036</t>
+  </si>
+  <si>
+    <t>GEOTHEMA SRL</t>
+  </si>
+  <si>
+    <t>BB4F2BAACB</t>
+  </si>
+  <si>
+    <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi: Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Pordenone - Codice Lavoro: PN25PVS017</t>
+  </si>
+  <si>
+    <t>BB4F41E096</t>
+  </si>
+  <si>
+    <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi: Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo la viabilità comunale nei Comuni di Aviano, Barcis e la viabilità in gestione di FVGS interessate dal Giro d’Italia 2026 – Codice Lavoro: PN25PVS034</t>
+  </si>
+  <si>
     <t>0001166</t>
   </si>
   <si>
     <t>BB437793F0</t>
   </si>
   <si>
     <t>Lavori per la realizzazione del percorso ciclabile denominato "Itinerario ciclabile del Livenza" - I lotto. Servizio per la verifica della compatibilità idraulica al PGRA e verifiche inerenti l’invarianza idraulica</t>
   </si>
   <si>
     <t>EGIDI ING. ROBERTO</t>
+  </si>
+  <si>
+    <t>0001216</t>
+  </si>
+  <si>
+    <t>BB81C6A7AA</t>
+  </si>
+  <si>
+    <t>Servizio di consulenza e assistenza legale nelle materie del diritto del lavoro, della previdenza sociale, del diritto sindacale e delle relazioni industriali</t>
+  </si>
+  <si>
+    <t>PERULLI AVV. ADALBERTO</t>
+  </si>
+  <si>
+    <t>0001233</t>
+  </si>
+  <si>
+    <t>BB6817341B</t>
+  </si>
+  <si>
+    <t>Cod. Lav. 02-18 - SR 352 “di Grado” - Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado - Servizio di nolo di pontoni modulari.</t>
+  </si>
+  <si>
+    <t>JANSON BRIDGING ITALIA SRL</t>
+  </si>
+  <si>
+    <t>0001303</t>
+  </si>
+  <si>
+    <t>BB7A473825</t>
+  </si>
+  <si>
+    <t>Affidamento del servizio di consulenza, assistenza e formazione ambientale inerente il D.Lgs. 152/2006 Parte quarta e dei servizi accessori inerenti la redazione del MUD, la gestione del software per la gestione dei registri C/S e RENTRI, le funzioni consulente ADR.</t>
+  </si>
+  <si>
+    <t>RIFIUTIADR S.R.L.</t>
+  </si>
+  <si>
+    <t>0001304</t>
+  </si>
+  <si>
+    <t>BBAB4AD232</t>
+  </si>
+  <si>
+    <t>Servizio di prima Certificazione del Sistema di Gestione per la Salute e Sicurezza sul Lavoro secondo la norma UNI EN ISO 45001, da integrare al rinnovo delle certificazioni per il Sistema di Gestione già certificato per la Qualità e l’Ambiente secondo le norme UNI EN ISO 9001 e UNI EN ISO 14001</t>
+  </si>
+  <si>
+    <t>CERTIQUALITY SRL</t>
+  </si>
+  <si>
+    <t>0001346</t>
+  </si>
+  <si>
+    <t>BBA5CDB974</t>
+  </si>
+  <si>
+    <t>Servizio nell’ambito della prevenzione incendi per attività elencata al n. 49 dell’allegato I del D.P.R. 151/2011 e s.m.i. (Gruppi per la produzione di energia elettrica sussidiaria con motori endotermici ed impianti di cogenerazione di potenza complessiva superiore a 25 kW) - Incarico professionale per rinnovo periodico di conformità antincendio, SCIA gruppi elettrogeni.</t>
+  </si>
+  <si>
+    <t>FORMAIO ING. GIUSEPPE</t>
+  </si>
+  <si>
+    <t>0003515</t>
+  </si>
+  <si>
+    <t>BBB821865B</t>
+  </si>
+  <si>
+    <t>im.000.xx - Manutenzione edile delle terrazze e dei depositi delle case cantoniere di Scodovacca a Cervignano del Friuli e Paparotti</t>
+  </si>
+  <si>
+    <t>RIGHINI LUCA</t>
+  </si>
+  <si>
+    <t>0001368</t>
+  </si>
+  <si>
+    <t>BB85B4CC26</t>
+  </si>
+  <si>
+    <t>Riqualificazione della viabilità dalla SR 177 alla SR 464 – Bretella di Barbeano in Comune di Spilimbergo (PN) – Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 del 03.06.2010. Servizio tecnico relativo all’esecuzione di prove in laboratorio, in impianto di confezionamento, in situ per controllo qualità lavorazioni e materiali – Calcestruzzi, malte e boiacche, acciai per c.a.-c.a.p., acciai per carpenteria metallica, barriere stradali.</t>
+  </si>
+  <si>
+    <t>CENTRO CONTROLLO MATERIALI EDILI S.R.L.</t>
+  </si>
+  <si>
+    <t>0001365</t>
+  </si>
+  <si>
+    <t>BBA4068F53</t>
+  </si>
+  <si>
+    <t>SR 251 "della Val di Zoldo e della Val Cellina" dal km 66+259 al 67+277 galleria Dint Servizio di ingegneria e architettura per la redazione del piano di gestione delle emergenze
+e pianificazione delle attività dei soccorritori, della galleria “Dint”.</t>
+  </si>
+  <si>
+    <t>PIETRINI GEOM. ARES</t>
+  </si>
+  <si>
+    <t>0001421</t>
+  </si>
+  <si>
+    <t>BBD5A1BA8C</t>
+  </si>
+  <si>
+    <t>S.R. 352 – Lavori di completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado. Servizio per la fornitura e posa in opera di una tubazione subacquea nel tratto della campata mobile del ponte girevole lungo la SR 352 di tubature e materiali per la realizzazione della 2° via fibra ottica INSIEL in attraversamento Laguna di Grado (GO), lato Ovest del ponte girevole.</t>
+  </si>
+  <si>
+    <t>EDILGAS SRL</t>
+  </si>
+  <si>
+    <t>0001416</t>
+  </si>
+  <si>
+    <t>BBD5874D79</t>
+  </si>
+  <si>
+    <t>S.R. 352 – Lavori di completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado. Servizio per la fornitura e posa in opera di canalizzazione a vista (appesa al parapetto) su impalcato per infrastrutture telematiche per la realizzazione di 2° via fibra ottica INSIEL in attraversamento Laguna di Grado (GO) Lato Ovest del ponte girevole</t>
+  </si>
+  <si>
+    <t>SIRTI TELCO INFRASTRUCTURES SPA</t>
+  </si>
+  <si>
+    <t>0001432</t>
+  </si>
+  <si>
+    <t>BBC68D6078</t>
+  </si>
+  <si>
+    <t>Servizio di consulenza e supporto nella valutazione degli aspetti strategici, gestionali ed economici-finanziari relativi al progetto di monitoraggio dei ponti e dei viadotti in gestione a FVG Strade S.p.A.</t>
+  </si>
+  <si>
+    <t>0003982</t>
+  </si>
+  <si>
+    <t>BBEEA41112</t>
+  </si>
+  <si>
+    <t>im.000.xx - servizio triennale sistemi di sicurezza antintrusione</t>
+  </si>
+  <si>
+    <t>SICURITALIA SPA</t>
+  </si>
+  <si>
+    <t>0001450</t>
+  </si>
+  <si>
+    <t>BBF3F809F8</t>
+  </si>
+  <si>
+    <t>S.R. 463 “del Tagliamento” - Lavori di manutenzione straordinaria e messa in sicurezza del ponte posto lungo la SR 463 al km 44+165 in Comune San Vito al Tagliamento - SERVIZIO DI PROGETTAZIONE F.T.E. ED ESECUTIVA, REDAZIONE DEL P.S.C. E ATTIVITA’ CORRELATE</t>
+  </si>
+  <si>
+    <t>DAL PONT ING. ADRIANO</t>
   </si>
   <si>
     <t>NUMERO OE CONTATTATI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
+      <color rgb="FF336699"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -880,51 +1079,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
-        <color rgb="FF0000FF"/>
+        <color rgb="FF336699"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
@@ -1210,246 +1409,246 @@
         <sz val="10"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...22 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabella1" displayName="Tabella1" ref="A1:H50" totalsRowShown="0" headerRowDxfId="8" dataDxfId="12" headerRowBorderDxfId="10" tableBorderDxfId="11" totalsRowBorderDxfId="9">
-  <autoFilter ref="A1:H50"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{11639C2B-007E-47EF-9371-F14844C56A92}" name="Tabella1" displayName="Tabella1" ref="A1:H68" totalsRowShown="0" headerRowDxfId="8" dataDxfId="9" headerRowBorderDxfId="11" tableBorderDxfId="12" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:H68" xr:uid="{11639C2B-007E-47EF-9371-F14844C56A92}"/>
   <tableColumns count="8">
-    <tableColumn id="1" name="DATA_AFF" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" name="PROVVEDIMENTO" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{6ED20225-D8B6-4B88-8D5C-645BABA15B9B}" name="DATA_AFF" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{6CA502C5-C084-4506-81EB-2782FB70FD5E}" name="PROT_AFF" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{5C4EE8B7-33DD-480A-A5D3-A2BDCC2DD0AA}" name="CIG" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{507384BC-1824-42D8-84C7-3BDB1F4855FA}" name="OGGETTO" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{3E0D49A6-2ADE-4C44-A903-8E56C25B5EC6}" name="NUMERO OE CONTATTATI" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{F07A4501-77B6-41A2-BB14-237B7AD64E92}" name="AFFIDATARIO" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{B998EBA6-C3FE-420C-AFE7-EFA004B9056E}" name="IMPORTO" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{7490B26D-6627-4F90-863A-12CE9021581D}" name="PROVVEDIMENTO" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1578,1429 +1777,1914 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29435/cig-ba25539c86-copetti-tecnoelettrica-srl-pdf?ext=.pdf&amp;v=21619" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29478/cig-ba8e4f774f-forgiarini-francesco-e-fausto-snc-pdf?ext=.pdf&amp;v=21655" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29638/cig-babb2c5137-am-maisano-srl-pdf?ext=.pdf&amp;v=21804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29688/cig-bb30194845-bosa-luca-pdf?ext=.pdf&amp;v=21854" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29429/cig-ba2a274813-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=21613" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29641/cig-baeb687123-rimol-srl-pdf?ext=.pdf&amp;v=21807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29822/cig-bb44aeaf13-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=21971" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29820/cig-bb05e9d8a0-caproni-geol-francesco-pdf?ext=.pdf&amp;v=21969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29549/cig-ba07c9b86c-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=21729" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29317/cig-b9fdb2173a-polis-consulting-srl-pdf?ext=.pdf&amp;v=21452" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29477/cig-ba7e6631ae-nero-su-bianco-sas-di-micoli-s-c-pdf?ext=.pdf&amp;v=21654" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29553/cig-baaaa6aa07-idealservice-soc-coop-pdf?ext=.pdf&amp;v=21733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29433/cig-ba2feb5970-maestrale-consulting-srl-pdf?ext=.pdf&amp;v=21617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29552/cig-baa878a26b-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=21732" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29640/cig-bae0e38c9b-tecnofab-di-sbrizzi-fabrizio-pdf?ext=.pdf&amp;v=21806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29686/cig-bae8922b2c-f-b-compagnia-costruzioni-immobiliari-srl-pdf?ext=.pdf&amp;v=21852" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29687/cig-bb16ca0aba-geoformula-srl-pdf?ext=.pdf&amp;v=21853" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29819/cig-bb3d9337ed-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=21968" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29318/cig-ba02bdd700-zago-srl-pdf?ext=.pdf&amp;v=21453" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29480/cig-ba834eb007-laboratorio-r-bk-srl-pdf?ext=.pdf&amp;v=21657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29554/cig-baaac4c7ca-studio-tecnico-pastrovicchio-alessandro-pdf?ext=.pdf&amp;v=21734" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29548/cig-ba1f055a96-de-magistra-simone-pdf?ext=.pdf&amp;v=21728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29655/cig-bb05e9d8a0-geoformula-srl-pdf?ext=.pdf&amp;v=21820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29824/cig-bb437793f0-egidi-ing-roberto-pdf?ext=.pdf&amp;v=21973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29431/cig-ba1d85e3d5-emili-lorenzo-pdf?ext=.pdf&amp;v=21615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29684/cig-ba66601dc4-snidero-dott-ivan-pdf?ext=.pdf&amp;v=21850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29636/cig-ba56274d9e-art-grafica-srl-pdf?ext=.pdf&amp;v=21802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29699/cig-bb19a9eeef-politecnico-di-milano-pdf?ext=.pdf&amp;v=21861" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29430/cig-b91bf33e99-amg-notai-pdf?ext=.pdf&amp;v=21614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29434/cig-ba3dea5601-elettronica-impianti-cossettini-srl-pdf?ext=.pdf&amp;v=21618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29479/cig-ba71ac59ef-spiga-srl-pdf?ext=.pdf&amp;v=21656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29550/cig-ba860db22b-prog-system-studio-professionale-associato-pdf?ext=.pdf&amp;v=21730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29551/cig-baa29b3203-coram-servizi-imprese-srl-pdf?ext=.pdf&amp;v=21731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29634/cig-ba1ee3058b-tecnobruciatori-1-srl-pdf?ext=.pdf&amp;v=21800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29635/cig-ba9b83383c-tudor-nicolaou-studio-legale-associato-pdf?ext=.pdf&amp;v=21801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29823/cig-bb44ccbc03-cividini-tiziana-pdf?ext=.pdf&amp;v=21972" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29821/cig-bb5a3a6aef-gruppo-servizi-associati-s-p-a-pdf?ext=.pdf&amp;v=21970" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29321/cig-ba03246134-tarantino-dott-ing-ascanio-pdf?ext=.pdf&amp;v=21456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29319/cig-ba11dda8ee-4c-srl-pdf?ext=.pdf&amp;v=21454" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29432/cig-ba1ec2886c-clima-comfort-di-ottogalli-enrico-pdf?ext=.pdf&amp;v=21616" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29481/cig-ba74895830-studio-tecnico-ing-federico-monutti-pdf?ext=.pdf&amp;v=21658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29637/cig-bab645bb9d-4-emme-service-spa-pdf?ext=.pdf&amp;v=21803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29639/cig-badcb96fe5-tagliariol-di-tagliariol-pietro-e-gianni-sas-pdf?ext=.pdf&amp;v=21805" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29685/cig-bae8e5ecf9-soc-ma-s-srl-pdf?ext=.pdf&amp;v=21851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29697/cig-ba8ed50ad0-socotec-italia-srl-pdf?ext=.pdf&amp;v=21859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29682/cig-ba90fad655-lgt-laboratorio-geotecnico-srl?" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29698/cig-bae91be5fa-idrostudi-srl-pdf?ext=.pdf&amp;v=21860" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29316/cig-b9a39d3042-grafiche-filacorda-srl-pdf?ext=.pdf&amp;v=21451" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29320/cig-ba24fe2473-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=21455" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29637/cig-bab645bb9d-4-emme-service-spa-pdf?ext=.pdf&amp;v=21803" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29429/cig-ba2a274813-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=21613" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29639/cig-badcb96fe5-tagliariol-di-tagliariol-pietro-e-gianni-sas-pdf?ext=.pdf&amp;v=21805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29687/cig-bb16ca0aba-geoformula-srl-pdf?ext=.pdf&amp;v=21853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29699/cig-bb19a9eeef-politecnico-di-milano-pdf?ext=.pdf&amp;v=21861" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29821/cig-bb5a3a6aef-gruppo-servizi-associati-s-p-a-pdf?ext=.pdf&amp;v=21970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29929/cig-bb81c6a7aa-perulli-avv-adalberto-pdf?ext=.pdf&amp;v=22067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30039/cig-bbd5a1ba8c-edilgas-srl-pdf?ext=.pdf&amp;v=22158" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29549/cig-ba07c9b86c-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=21729" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29317/cig-b9fdb2173a-polis-consulting-srl-pdf?ext=.pdf&amp;v=21452" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29480/cig-ba834eb007-laboratorio-r-bk-srl-pdf?ext=.pdf&amp;v=21657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29553/cig-baaaa6aa07-idealservice-soc-coop-pdf?ext=.pdf&amp;v=21733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29433/cig-ba2feb5970-maestrale-consulting-srl-pdf?ext=.pdf&amp;v=21617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29554/cig-baaac4c7ca-studio-tecnico-pastrovicchio-alessandro-pdf?ext=.pdf&amp;v=21734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29640/cig-bae0e38c9b-tecnofab-di-sbrizzi-fabrizio-pdf?ext=.pdf&amp;v=21806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29655/cig-bb05e9d8a0-geoformula-srl-pdf?ext=.pdf&amp;v=21820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29685/cig-bae8e5ecf9-soc-ma-s-srl-pdf?ext=.pdf&amp;v=21851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29823/cig-bb44ccbc03-cividini-tiziana-pdf?ext=.pdf&amp;v=21972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29862/cig-bb4f41e096-geothema-srl-pdf?ext=.pdf&amp;v=22007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29873/cig-bbab4ad232-certiquality-srl-pdf?ext=.pdf&amp;v=22016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30041/cig-bbeea41112-sicuritalia-spa-pdf?ext=.pdf&amp;v=22160" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29318/cig-ba02bdd700-zago-srl-pdf?ext=.pdf&amp;v=21453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29930/cig-bb85b4cc26-centro-controllo-materiali-edili-srl-pdf?ext=.pdf&amp;v=22068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29682/cig-ba90fad655-lgt-laboratorio-geotecnico-srl?" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29479/cig-ba71ac59ef-spiga-srl-pdf?ext=.pdf&amp;v=21656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29550/cig-ba860db22b-prog-system-studio-professionale-associato-pdf?ext=.pdf&amp;v=21730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29551/cig-baa29b3203-coram-servizi-imprese-srl-pdf?ext=.pdf&amp;v=21731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29634/cig-ba1ee3058b-tecnobruciatori-1-srl-pdf?ext=.pdf&amp;v=21800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29635/cig-ba9b83383c-tudor-nicolaou-studio-legale-associato-pdf?ext=.pdf&amp;v=21801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29822/cig-bb44aeaf13-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=21971" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29697/cig-ba8ed50ad0-socotec-italia-srl-pdf?ext=.pdf&amp;v=21859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29858/cig-bb6817341b-janson-bridging-italia-srl-pdf?ext=.pdf&amp;v=22003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30040/cig-bbd5874d79-sirti-telco-infrastrutture-spa-pdf?ext=.pdf&amp;v=22159" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29321/cig-ba03246134-tarantino-dott-ing-ascanio-pdf?ext=.pdf&amp;v=21456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29861/cig-bb4f4f305c-geothema-srl-pdf?ext=.pdf&amp;v=22006" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29319/cig-ba11dda8ee-4c-srl-pdf?ext=.pdf&amp;v=21454" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29435/cig-ba25539c86-copetti-tecnoelettrica-srl-pdf?ext=.pdf&amp;v=21619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29481/cig-ba74895830-studio-tecnico-ing-federico-monutti-pdf?ext=.pdf&amp;v=21658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29638/cig-babb2c5137-am-maisano-srl-pdf?ext=.pdf&amp;v=21804" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29641/cig-baeb687123-rimol-srl-pdf?ext=.pdf&amp;v=21807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29859/cig-badaaf7472-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29819/cig-bb3d9337ed-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=21968" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29931/cig-bba5cdb974-formaio-ing-giuseppe-pdf?ext=.pdf&amp;v=22069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30042/cig-bbf3f809f8-dal-pont-ing-adriano-pdf?ext=.pdf&amp;v=22161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29478/cig-ba8e4f774f-forgiarini-francesco-e-fausto-snc-pdf?ext=.pdf&amp;v=21655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29688/cig-bb30194845-bosa-luca-pdf?ext=.pdf&amp;v=21854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29824/cig-bb437793f0-egidi-ing-roberto-pdf?ext=.pdf&amp;v=21973" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30037/cig-bba4068f53-pietrini-geom-ares-pdf?ext=.pdf&amp;v=22156" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29316/cig-b9a39d3042-grafiche-filacorda-srl-pdf?ext=.pdf&amp;v=21451" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29320/cig-ba24fe2473-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=21455" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29477/cig-ba7e6631ae-nero-su-bianco-sas-di-micoli-s-c-pdf?ext=.pdf&amp;v=21654" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29552/cig-baa878a26b-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=21732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29548/cig-ba1f055a96-de-magistra-simone-pdf?ext=.pdf&amp;v=21728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29928/cig-baeaa3edc9-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29820/cig-bb05e9d8a0-caproni-geol-francesco-pdf?ext=.pdf&amp;v=21969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29872/cig-bb7a473825-rifiutiadr-srl-pdf?ext=.pdf&amp;v=22015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29431/cig-ba1d85e3d5-emili-lorenzo-pdf?ext=.pdf&amp;v=21615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29636/cig-ba56274d9e-art-grafica-srl-pdf?ext=.pdf&amp;v=21802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29698/cig-bae91be5fa-idrostudi-srl-pdf?ext=.pdf&amp;v=21860" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29860/cig-bb4f2baacb-geothema-srl-pdf?ext=.pdf&amp;v=22005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29932/cig-bbb821865b-righini-luca-pdf?ext=.pdf&amp;v=22070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30038/cig-bbc68d6078-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=22157" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29430/cig-b91bf33e99-amg-notai-pdf?ext=.pdf&amp;v=21614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29434/cig-ba3dea5601-elettronica-impianti-cossettini-srl-pdf?ext=.pdf&amp;v=21618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29432/cig-ba1ec2886c-clima-comfort-di-ottogalli-enrico-pdf?ext=.pdf&amp;v=21616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29684/cig-ba66601dc4-snidero-dott-ivan-pdf?ext=.pdf&amp;v=21850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29686/cig-bae8922b2c-f-b-compagnia-costruzioni-immobiliari-srl-pdf?ext=.pdf&amp;v=21852" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H68"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G1" sqref="G1:H1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A62" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="17" style="6" customWidth="1"/>
+    <col min="1" max="1" width="13.81640625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="10.6328125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="16.81640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="56.1796875" style="10" customWidth="1"/>
+    <col min="5" max="5" width="17.1796875" style="6" customWidth="1"/>
+    <col min="6" max="6" width="32.54296875" style="15" customWidth="1"/>
+    <col min="7" max="7" width="13.81640625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="16.6328125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="40" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
-        <v>204</v>
+        <v>270</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A2" s="2">
         <v>46031</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="16">
         <v>3810</v>
       </c>
       <c r="H2" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A3" s="2">
         <v>46041</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="16">
         <v>41850</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A4" s="2">
         <v>46045</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="16">
         <v>5000</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A5" s="2">
         <v>46045</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16">
         <v>3273.38</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A6" s="2">
         <v>46050</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="16">
         <v>2430</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A7" s="2">
         <v>46050</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="16">
         <v>20000</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A8" s="2">
         <v>46050</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="16">
         <v>7404</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A9" s="2">
         <v>46051</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="16">
         <v>4700</v>
       </c>
       <c r="H9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A10" s="2">
         <v>46052</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="16">
         <v>29146.75</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A11" s="2">
         <v>46057</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="16">
         <v>4900</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A12" s="2">
         <v>46058</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="16">
         <v>60000</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A13" s="2">
         <v>46059</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="16">
-        <v>15000</v>
+        <v>21000</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A14" s="2">
         <v>46059</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="16">
-        <v>21000</v>
+        <v>15000</v>
       </c>
       <c r="H14" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A15" s="2">
         <v>46071</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="16">
         <v>17500</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A16" s="2">
         <v>46072</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="F16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="16">
-        <v>20296.36</v>
+        <v>3000</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A17" s="2">
         <v>46072</v>
       </c>
       <c r="B17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="D17" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="D17" s="8" t="s">
+      <c r="E17" s="3" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="16">
-        <v>3000</v>
+        <v>20296.36</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A18" s="2">
         <v>46073</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="16">
         <v>42000</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A19" s="2">
         <v>46078</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="16">
-        <v>1649</v>
+        <v>67861.94</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A20" s="2">
         <v>46078</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="16">
-        <v>67861.94</v>
+        <v>21415.79</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A21" s="2">
         <v>46078</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>90</v>
       </c>
       <c r="G21" s="16">
-        <v>21415.79</v>
+        <v>1649</v>
       </c>
       <c r="H21" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="91" x14ac:dyDescent="0.35">
       <c r="A22" s="2">
         <v>46079</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="16">
         <v>30000</v>
       </c>
       <c r="H22" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A23" s="2">
         <v>46083</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="16">
         <v>28591.83</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A24" s="2">
         <v>46086</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="G24" s="16">
-        <v>2750</v>
+        <v>9384.42</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A25" s="2">
         <v>46086</v>
       </c>
       <c r="B25" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C25" s="3" t="s">
+      <c r="D25" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="D25" s="8" t="s">
+      <c r="E25" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="E25" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G25" s="16">
-        <v>9384.42</v>
+        <v>2750</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A26" s="2">
         <v>46087</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>109</v>
       </c>
       <c r="G26" s="16">
-        <v>43730</v>
+        <v>1050</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="91" x14ac:dyDescent="0.35">
       <c r="A27" s="2">
         <v>46087</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="16">
-        <v>1050</v>
+        <v>43730</v>
       </c>
       <c r="H27" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A28" s="2">
         <v>46092</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>117</v>
       </c>
       <c r="G28" s="16">
         <v>56700</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A29" s="2">
         <v>46092</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="16">
         <v>10000</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A30" s="2">
         <v>46093</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>125</v>
       </c>
       <c r="G30" s="16">
         <v>3000</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A31" s="2">
         <v>46094</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>129</v>
       </c>
       <c r="G31" s="16">
         <v>1127.1099999999999</v>
       </c>
       <c r="H31" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A32" s="2">
         <v>46094</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>133</v>
       </c>
       <c r="G32" s="16">
         <v>123950</v>
       </c>
       <c r="H32" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="33" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A33" s="2">
         <v>46098</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>137</v>
       </c>
       <c r="G33" s="16">
         <v>10560</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="34" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A34" s="2">
         <v>46105</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>141</v>
       </c>
       <c r="G34" s="16">
-        <v>5000</v>
+        <v>8668.7999999999993</v>
       </c>
       <c r="H34" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A35" s="2">
         <v>46105</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>145</v>
       </c>
       <c r="G35" s="16">
-        <v>8668.7999999999993</v>
+        <v>5000</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A36" s="2">
         <v>46107</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>147</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>148</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>149</v>
       </c>
       <c r="G36" s="16">
         <v>23000</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A37" s="2">
         <v>46111</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>153</v>
       </c>
       <c r="G37" s="16">
-        <v>26674.82</v>
+        <v>51200</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="91" x14ac:dyDescent="0.35">
       <c r="A38" s="2">
-        <v>46113</v>
+        <v>46111</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>156</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>157</v>
       </c>
       <c r="G38" s="16">
-        <v>6000</v>
+        <v>26674.82</v>
       </c>
       <c r="H38" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A39" s="2">
-        <v>46113</v>
+        <v>46111</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>160</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F39" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G39" s="16">
+        <v>20400</v>
+      </c>
+      <c r="H39" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>46113</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="G39" s="16">
+      <c r="C40" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="G40" s="16">
+        <v>6000</v>
+      </c>
+      <c r="H40" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>46113</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="G41" s="16">
         <v>88336.69</v>
       </c>
-      <c r="H39" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="2">
+      <c r="H41" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
         <v>46121</v>
-      </c>
-[...50 lines deleted...]
-        <v>46126</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>171</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>172</v>
       </c>
       <c r="G42" s="16">
-        <v>10000</v>
+        <v>4900</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A43" s="2">
-        <v>46126</v>
+        <v>46122</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>175</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F43" s="13" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="G43" s="16">
-        <v>6844.13</v>
+        <v>4905.1499999999996</v>
       </c>
       <c r="H43" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A44" s="2">
         <v>46126</v>
       </c>
       <c r="B44" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C44" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="C44" s="3" t="s">
+      <c r="D44" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="E44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="13" t="s">
         <v>179</v>
       </c>
-      <c r="E44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="13" t="s">
+      <c r="G44" s="16">
+        <v>6844.13</v>
+      </c>
+      <c r="H44" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="G44" s="16">
+      <c r="C45" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="16">
+        <v>10000</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="G46" s="16">
         <v>1350</v>
       </c>
-      <c r="H44" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A45" s="2">
+      <c r="H46" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
         <v>46127</v>
       </c>
-      <c r="B45" s="3" t="s">
-[...22 lines deleted...]
-      <c r="A46" s="2">
+      <c r="B47" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="G47" s="16">
+        <v>8000</v>
+      </c>
+      <c r="H47" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
         <v>46127</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...37 lines deleted...]
-      <c r="F47" s="13" t="s">
+      <c r="B48" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="G47" s="16">
-[...10 lines deleted...]
-      <c r="B48" s="3" t="s">
+      <c r="C48" s="3" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>194</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>195</v>
       </c>
       <c r="G48" s="16">
-        <v>1400</v>
+        <v>34000</v>
       </c>
       <c r="H48" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" ht="104" x14ac:dyDescent="0.35">
       <c r="A49" s="2">
-        <v>46135</v>
+        <v>46128</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>198</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>199</v>
       </c>
       <c r="G49" s="16">
+        <v>66742.98</v>
+      </c>
+      <c r="H49" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>46132</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="G50" s="16">
+        <v>1400</v>
+      </c>
+      <c r="H50" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>46135</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="G51" s="16">
         <v>135480</v>
       </c>
-      <c r="H49" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A50" s="4">
+      <c r="H51" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
         <v>46142</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G50" s="18">
+      <c r="B52" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="G52" s="16">
+        <v>14755.36</v>
+      </c>
+      <c r="H52" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="G53" s="16">
+        <v>14847.86</v>
+      </c>
+      <c r="H53" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="G54" s="16">
+        <v>14435.01</v>
+      </c>
+      <c r="H54" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="G55" s="16">
         <v>6000</v>
       </c>
-      <c r="H50" s="19" t="s">
+      <c r="H55" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>46148</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="G56" s="16">
+        <v>93600</v>
+      </c>
+      <c r="H56" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>46153</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="G57" s="16">
+        <v>139600</v>
+      </c>
+      <c r="H57" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>46157</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F58" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="G58" s="16">
+        <v>26990</v>
+      </c>
+      <c r="H58" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>46157</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="G59" s="16">
+        <v>28100</v>
+      </c>
+      <c r="H59" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>46163</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="G60" s="16">
+        <v>10000</v>
+      </c>
+      <c r="H60" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>46163</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="G61" s="16">
+        <v>13308.63</v>
+      </c>
+      <c r="H61" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="91" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>46168</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F62" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="G62" s="16">
+        <v>88464.19</v>
+      </c>
+      <c r="H62" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>46168</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="G63" s="16">
+        <v>5400</v>
+      </c>
+      <c r="H63" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>46178</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="G64" s="16">
+        <v>43910</v>
+      </c>
+      <c r="H64" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>46178</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="G65" s="16">
+        <v>5996.28</v>
+      </c>
+      <c r="H65" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>46182</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G66" s="16">
+        <v>15000</v>
+      </c>
+      <c r="H66" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>46184</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="G67" s="16">
+        <v>39930</v>
+      </c>
+      <c r="H67" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="A68" s="4">
+        <v>46184</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F68" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="G68" s="18">
+        <v>60405.14</v>
+      </c>
+      <c r="H68" s="19" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="H2" r:id="rId1"/>
-[...47 lines deleted...]
-    <hyperlink ref="H50" r:id="rId49"/>
+    <hyperlink ref="H2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="H3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="H4" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="H5" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H6" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="H7" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="H8" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="H9" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="H10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="H11" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="H12" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="H13" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="H14" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="H15" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="H16" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="H17" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="H18" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="H19" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="H20" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="H21" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="H22" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="H23" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="H24" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="H25" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="H26" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="H27" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="H28" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="H29" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="H30" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="H31" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="H32" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="H33" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="H34" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="H35" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="H36" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="H37" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="H38" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="H39" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="H40" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="H41" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="H42" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="H43" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="H44" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="H45" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="H46" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="H47" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="H48" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="H49" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="H50" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="H51" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="H52" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="H53" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="H54" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="H55" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="H56" r:id="rId55" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="H57" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="H58" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="H59" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="H60" r:id="rId59" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="H61" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="H62" r:id="rId61" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="H63" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="H64" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="H65" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="H66" r:id="rId65" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="H67" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="H68" r:id="rId67" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId50"/>
   <tableParts count="1">
-    <tablePart r:id="rId51"/>
+    <tablePart r:id="rId68"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QyAffidamentiTrasparenza</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>