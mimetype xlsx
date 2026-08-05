--- v3 (2026-06-21)
+++ v4 (2026-08-05)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marilena.sattolo\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F91F221E-5C72-4D95-93EC-D6398E5CDDDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C94F402-02CA-4E84-9157-6B691EC347A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="QyAffidamentiTrasparenza" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="364">
   <si>
     <t>DATA_AFF</t>
   </si>
   <si>
     <t>PROT_AFF</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>AFFIDATARIO</t>
   </si>
   <si>
     <t>IMPORTO</t>
   </si>
   <si>
     <t>PROVVEDIMENTO</t>
   </si>
   <si>
     <t>0000021</t>
   </si>
   <si>
@@ -217,661 +217,941 @@
   <si>
     <t>0000856</t>
   </si>
   <si>
     <t>BA1EC2886C</t>
   </si>
   <si>
     <t>im.000.xx - Servizio di conduzione manutenzione ordinaria e straordinaria degli impianti termici annualità 2026-2029</t>
   </si>
   <si>
     <t>CLIMA COMFORT DI OTTOGALLI ENRICO</t>
   </si>
   <si>
     <t>0000436</t>
   </si>
   <si>
     <t>BA71AC59EF</t>
   </si>
   <si>
     <t>Fornitura di conglomerato bituminoso in sacchi</t>
   </si>
   <si>
     <t>SPIGA S.R.L.</t>
   </si>
   <si>
+    <t>0000443</t>
+  </si>
+  <si>
+    <t>BA834EB007</t>
+  </si>
+  <si>
+    <t>Realizzazione di pavimentazioni fonoassorbenti sulla rete di competenza di Friuli Venezia Giulia Strade S.p.A. in attuazione dei piani di azione elaborati ai sensi del D. Lgs. 194/2005 – Secondo intervento. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>LABORATORIO R'BK SRL</t>
+  </si>
+  <si>
     <t>0001177</t>
   </si>
   <si>
     <t>BA7E6631AE</t>
   </si>
   <si>
     <t>Contratto aperto della durata triennale per la fornitura di libri, testi tecnici e manuali</t>
   </si>
   <si>
     <t>NERO SU BIANCO SAS DI MICOLI S. &amp; C.</t>
   </si>
   <si>
-    <t>0000443</t>
-[...13 lines deleted...]
-  <si>
     <t>0000459</t>
   </si>
   <si>
     <t>BA74895830</t>
   </si>
   <si>
     <t>DA 50-2025 - SS. n. 52 – DA Decreto n. 58962/GRFVG del 07.11.2025 - Lavori di messa in sicurezza del tratto di viabilità della SS n.52 che congiunge il Comune di Socchieve con il Comune di Forni di Sopra</t>
   </si>
   <si>
     <t>STUDIO TECNICO ING. FEDERICO MONUTTI</t>
   </si>
   <si>
+    <t>0001333</t>
+  </si>
+  <si>
+    <t>BA8E4F774F</t>
+  </si>
+  <si>
+    <t>im.032.cc – f.p.o. installazione stufa a pellet casa cantoniera Ampezzo</t>
+  </si>
+  <si>
+    <t>FORGIARINI FRANCESCO E FAUSTO S.N.C.</t>
+  </si>
+  <si>
+    <t>0000492</t>
+  </si>
+  <si>
+    <t>BA90FAD655</t>
+  </si>
+  <si>
+    <t>Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Trieste e Gorizia. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
+  </si>
+  <si>
+    <t>L.G.T. LABORATORIO GEOTECNICO S.R.L.</t>
+  </si>
+  <si>
     <t>0000488</t>
   </si>
   <si>
     <t>BA66601DC4</t>
   </si>
   <si>
     <t>Prestazione di supporto agronomico al monitoraggio, valutazione delle condizioni vegetative, fitosanitarie e di stabilità degli esemplari arborei in gestione alla FVG Strade S.p.A. Annualità 2026-2028.</t>
   </si>
   <si>
     <t>SNIDERO DOTT. IVAN</t>
   </si>
   <si>
-    <t>0000492</t>
-[...22 lines deleted...]
-  <si>
     <t>0000224</t>
   </si>
   <si>
     <t>BA2A274813</t>
   </si>
   <si>
     <t>Lavori di realizzazione del collegamento fra la S.P. N. 91 “di Beligna” e la S.P. n. 8 “Aquileiense” nei Comuni di Aquileia e Cervignano del Friuli (UD). SERVIZIO PER LA REALIZZAZIONE DEL DOCFAP (Documento di fattibilità delle Alternative Progettuali) come da D.Lgs. 36/2023, completo di allegati, stato dei luoghi, obiettivi, requisiti tecnici, livelli di progettazione, raccomandazioni per la progettazione, limiti economici, specifiche tecnico - economiche, ecc.</t>
   </si>
   <si>
     <t>LS ENGINEERING &amp; SAFETY SRL</t>
   </si>
   <si>
     <t>0000522</t>
   </si>
   <si>
     <t>BA860DB22B</t>
   </si>
   <si>
     <t>DA 05-2009 B – Demolizione fabbricato e realizzazione di una rotatoria tra la S.P. 21 “di Bannia” e la S.P. 6 “del Sile” su innesto Via San Vito in Comune di Fiume Veneto (PN). SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE</t>
   </si>
   <si>
     <t>PROJ.SYSTEM - STUDIO PROFESSIONALE ASSOCIATO</t>
   </si>
   <si>
+    <t>0001570</t>
+  </si>
+  <si>
+    <t>BAAAC4C7CA</t>
+  </si>
+  <si>
+    <t>im.004.uf - progettazione impianto elettrico sede di Udine</t>
+  </si>
+  <si>
+    <t>STUDIO TECNICO PASTROVICCHIO ALESSANDRO</t>
+  </si>
+  <si>
     <t>0000577</t>
   </si>
   <si>
     <t>BAA878A26B</t>
   </si>
   <si>
     <t>Cod. Lav. 02-18 - S.R. 352 “di Grado” - Completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado (GO). Servizio per l’esecuzione di prove di laboratorio e controllo qualità materiali e lavorazioni – Terre, calcestruzzi, acciai per c.a., acciai per carpenteria metallica, conglomerati bituminosi, afferente l’esecuzione dei lavori di cui trattasi.</t>
   </si>
   <si>
-    <t>0001570</t>
-[...8 lines deleted...]
-    <t>STUDIO TECNICO PASTROVICCHIO ALESSANDRO</t>
+    <t>0000572</t>
+  </si>
+  <si>
+    <t>BAB645BB9D</t>
+  </si>
+  <si>
+    <t>S.R. 251 “della Val di Zoldo e Val Cellina” – Realizzazione della pista ciclopedonale in frazione di Corva nel Comune di Azzano Decimo di collegamento al Comune di Pordenone mediante l’allargamento e la riqualificazione del ponte stradale sul torrente Meduna della S.R. 251. SERVIZIO DI ESECUZIONE PROVE IN LABORATORIO E IN SITU, CONTROLLO MATERIALI E LAVORAZIONI CON DIAGNOSTICA STRUTTURALE COMPRESA LA NECESSARIA LOGGISTICA.</t>
+  </si>
+  <si>
+    <t>4 EMME SERVICE SPA</t>
   </si>
   <si>
     <t>0001590</t>
   </si>
   <si>
     <t>BABB2C5137</t>
   </si>
   <si>
     <t>Cancelleria ordinaria e approvvigionamento materiale di consumo per nuove assunzioni</t>
   </si>
   <si>
     <t>AM MAISANO S.R.L.</t>
   </si>
   <si>
-    <t>0000572</t>
-[...10 lines deleted...]
-  <si>
     <t>0000642</t>
   </si>
   <si>
     <t>BAA29B3203</t>
   </si>
   <si>
     <t>Affidamento delle attività di sorveglianza sanitaria del personale in forze alla Società Friuli Venezia Strade S.p.A. e nomina del Medico Competente così come previsto dal D.lgs. n. 81/2008 e s.m.i.</t>
   </si>
   <si>
     <t>CORAM SERVIZI IMPRESE S.R.L.</t>
   </si>
   <si>
     <t>0001686</t>
   </si>
   <si>
     <t>BA1F055A96</t>
   </si>
   <si>
     <t>im.000.xx - interventi di manutenzione idraulica su varie sedi per l’anno 2026</t>
   </si>
   <si>
     <t>DE MAGISTRA SIMONE</t>
   </si>
   <si>
     <t>0001716</t>
   </si>
   <si>
     <t>BAAAA6AA07</t>
   </si>
   <si>
     <t>im.000.xx – servizio di spurgo fosse biologiche</t>
   </si>
   <si>
     <t>IDEALSERVICE SOC. COOP.</t>
   </si>
   <si>
+    <t>0000663</t>
+  </si>
+  <si>
+    <t>BA56274D9E</t>
+  </si>
+  <si>
+    <t>Fornitura di pensiline/arredi con panche, tavole e rastrelliere da installare lungo le ciclabili della rete Re.C.I.R..</t>
+  </si>
+  <si>
+    <t>ART &amp; GRAFICA SRL</t>
+  </si>
+  <si>
     <t>0001748</t>
   </si>
   <si>
     <t>BA1EE3058B</t>
   </si>
   <si>
     <t>im.028.cc - riparazione caldaia casa cantoniera Scodovacca</t>
   </si>
   <si>
     <t>TECNOBRUCIATORI 1 SRL</t>
   </si>
   <si>
-    <t>0000663</t>
-[...10 lines deleted...]
-  <si>
     <t>0001835</t>
   </si>
   <si>
     <t>BAE0E38C9B</t>
   </si>
   <si>
     <t>im.000.xx – manutenzioni e riparazioni impianti climatizzazione sedi societarie</t>
   </si>
   <si>
     <t>TECNOFAB DI SBRIZZI FABRIZIO</t>
   </si>
   <si>
     <t>0000751</t>
   </si>
   <si>
     <t>BAEB687123</t>
   </si>
   <si>
     <t>Fornitura di polveri oleassorbenti da impiegare in caso di sversamenti negli incidenti che si verificano lungo la rete stradale di competenza del Centro di Manutenzione di Pordenone.</t>
   </si>
   <si>
     <t>RIMOL SRL</t>
   </si>
   <si>
     <t>0000750</t>
   </si>
   <si>
     <t>BADCB96FE5</t>
   </si>
   <si>
     <t>Fornitura di materiale da ferramenta ad uso delle squadre di Manutenzione del C.M. di Pordenone</t>
   </si>
   <si>
     <t>TAGLIARIOL DI TAGLIARIOL PIETRO E GIANNI SAS</t>
   </si>
   <si>
     <t>0000802</t>
   </si>
   <si>
     <t>BA9B83383C</t>
   </si>
   <si>
     <t>Servizio professionale di consulenza stragiudiziale ed attività di assistenza legale relativa al progetto monitoraggio ponti</t>
   </si>
   <si>
     <t>TUDOR NICOLAOU - STUDIO LEGALE ASSOCIATO</t>
   </si>
   <si>
+    <t>0000824</t>
+  </si>
+  <si>
+    <t>BB05E9D8A0</t>
+  </si>
+  <si>
+    <t>Lavori di manutenzione straordinaria - interventi di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Udine e la viabilità interessata dal Giro d’Italia 2026. Codice Lavoro: UD25PVS016 + UD25PVS033 + UD25PVS035. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
+  </si>
+  <si>
+    <t>GEOFORMULA S.R.L.</t>
+  </si>
+  <si>
     <t>0000828</t>
   </si>
   <si>
     <t>BAEAA3EDC9</t>
   </si>
   <si>
     <t>Servizi ASP INAZ periodo 2026-2028</t>
   </si>
   <si>
     <t>INAZ SRL SOCIETA' UNIPERSONALE</t>
   </si>
   <si>
-    <t>0000824</t>
-[...10 lines deleted...]
-  <si>
     <t>0000818</t>
   </si>
   <si>
     <t>BADAAF7472</t>
   </si>
   <si>
     <t>Rinnovo modulo HE BUDGET periodo 2026-2027</t>
   </si>
   <si>
+    <t>0000835</t>
+  </si>
+  <si>
+    <t>BAE8E5ECF9</t>
+  </si>
+  <si>
+    <t>Stralcio funzionale relativo alla sistemazione a rotatoria dell’intersezione tra la S.R. UD 104 “di Salt” e la via Emilius di collegamento con Grions del Torre in Comune di Povoletto (UD) – Installazione delle barriere di sicurezza stradale.</t>
+  </si>
+  <si>
+    <t>SOC.MA.S. SRL</t>
+  </si>
+  <si>
     <t>0000836</t>
   </si>
   <si>
     <t>BAE8922B2C</t>
   </si>
   <si>
     <t>Stralcio funzionale relativo alla sistemazione a rotatoria dell’intersezione tra la S.R. UD 104 “di Salt” e la via Emilius di collegamento con Grions del Torre in Comune di Povoletto (UD) – Lavori in economia (demolizione cordonate, sistemazione rete scolo acque meteoriche e rimozione delineatori di margine).</t>
   </si>
   <si>
     <t>F &amp; B COMPAGNIA COSTRUZIONI IMMOBILIARI SRL</t>
   </si>
   <si>
-    <t>0000835</t>
-[...10 lines deleted...]
-  <si>
     <t>0002415</t>
   </si>
   <si>
     <t>BB30194845</t>
   </si>
   <si>
     <t>im.000.xx - Lavori edili da escavatorista per movimenti di terra e ripristino esterni della case cantoniere societarie</t>
   </si>
   <si>
     <t>BOSA LUCA</t>
   </si>
   <si>
     <t>0000947</t>
   </si>
   <si>
     <t>BB16CA0ABA</t>
   </si>
   <si>
     <t>Servizio di prove in laboratorio, in situ e controllo qualità dei materiali e delle lavorazioni. S.R. 305 “Variante di Mariano” - Lavori di somma urgenza per il rispristino funzionale dei tratti stradali compromessi dagli eventi meteorologici del 17 novembre 2025 nel Comune di Cormons (GO)</t>
   </si>
   <si>
+    <t>0000976</t>
+  </si>
+  <si>
+    <t>BAE91BE5FA</t>
+  </si>
+  <si>
+    <t>S.S.52 “Carnica” – Lavori urgenti di manutenzione straordinaria delle spalle, pile e dell’impalcato del ponte sul Fiume Fella in Comune di Amaro dal Km. 0+800 circa al Km. 1+190 circa – II° Lotto – STUDIO IDRAULICO/IDROLOGICO MEDIANTE MODELLAZIONE NUMERICA BIDIMENSIONALE</t>
+  </si>
+  <si>
+    <t>IDROSTUDI SRL</t>
+  </si>
+  <si>
+    <t>0000979</t>
+  </si>
+  <si>
+    <t>BB44CCBC03</t>
+  </si>
+  <si>
+    <t>DA 31-2021 - Tangenziale Sud di Udine – OPERE COMPENSATIVE in Comune di Pozzuolo del Friuli: SR 353 - Rotatoria R1 al km 7+850, SR 353 - Rotatoria R2 al km 8+320, SR 353 - Rotatoria R4 al km 9+110 - Verifica preventiva dell’interesse archeologico (art. 41 co. 4 D.Lgs. n. 36/2023 e ss.mm.ii.)</t>
+  </si>
+  <si>
+    <t>CIVIDINI TIZIANA</t>
+  </si>
+  <si>
     <t>0000984</t>
   </si>
   <si>
     <t>BB44AEAF13</t>
   </si>
   <si>
     <t>Cod. Lav. 02-18 - SR 352 “di Grado” Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado – Servizio per prove di carico</t>
   </si>
   <si>
     <t>BROSOLO ING. MASSIMO</t>
   </si>
   <si>
-    <t>0000976</t>
-[...20 lines deleted...]
-    <t>CIVIDINI TIZIANA</t>
+    <t>0001010</t>
+  </si>
+  <si>
+    <t>BB19A9EEEF</t>
+  </si>
+  <si>
+    <t>S.R. 251 “della Val di Zoldo e Val Cellina” – Realizzazione della pista ciclopedonale in frazione di Corva nel Comune di Azzano Decimo di collegamento al Comune di Pordenone mediante l’allargamento e la riqualificazione del ponte stradale sul torrente Meduna della S.R. 251 - consulenza.</t>
+  </si>
+  <si>
+    <t>POLITECNICO DI MILANO</t>
   </si>
   <si>
     <t>0002563</t>
   </si>
   <si>
     <t>BB3D9337ED</t>
   </si>
   <si>
     <t>im.000.xx - Servizio di manutenzione del verde esterno alla casa cantoniera di Conconello e di Grignano – servizio primaverile e autunnale</t>
   </si>
   <si>
     <t>AGRIVERDE PICCOLA SOCIETA' COOPERATIVA A R.L.</t>
   </si>
   <si>
-    <t>0001010</t>
-[...10 lines deleted...]
-  <si>
     <t>0001019</t>
   </si>
   <si>
     <t>BA8ED50AD0</t>
   </si>
   <si>
     <t>Riqualificazione della viabilità dalla SR177 alla SR464 – Bretella di Barbeano in Comune di Spilimbergo (PN) - Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 dd. 03.06.2010. Servizio tecnico relativo all’esecuzione di prove in laboratorio, in impianto di confezionamento, in situ per controllo qualità lavorazioni e materiali – Terre, geogriglie, impermeabilizzazioni, misti cementati e stabilizzati, conglomerati bituminosi, segnaletica orizzontale</t>
   </si>
   <si>
     <t>SOCOTEC ITALIA S.R.L.</t>
   </si>
   <si>
     <t>0001060</t>
   </si>
   <si>
     <t>Consulenza geologica e redazione perizia geologica. “Dissesto idrogeologico dd. 11.02.2026 avvenuto lungo la S.S.13 “Pontebbana” al Km. 180+460 in destra”.</t>
   </si>
   <si>
     <t>CAPRONI GEOL. FRANCESCO</t>
   </si>
   <si>
     <t>0001124</t>
   </si>
   <si>
     <t>BB5A3A6AEF</t>
   </si>
   <si>
     <t>DM 20.06.2025 - Gallerie di lunghezza maggiore di 500 metri con Livello di rischio più elevato della rete di competenza. Servizio di presidio antincendio.</t>
   </si>
   <si>
     <t>GRUPPO SERVIZI ASSOCIATI S.P.A.</t>
   </si>
   <si>
+    <t>0001166</t>
+  </si>
+  <si>
+    <t>BB437793F0</t>
+  </si>
+  <si>
+    <t>Lavori per la realizzazione del percorso ciclabile denominato "Itinerario ciclabile del Livenza" - I lotto. Servizio per la verifica della compatibilità idraulica al PGRA e verifiche inerenti l’invarianza idraulica</t>
+  </si>
+  <si>
+    <t>EGIDI ING. ROBERTO</t>
+  </si>
+  <si>
     <t>0001169</t>
   </si>
   <si>
+    <t>BB4F2BAACB</t>
+  </si>
+  <si>
+    <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi: Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Pordenone - Codice Lavoro: PN25PVS017</t>
+  </si>
+  <si>
+    <t>GEOTHEMA SRL</t>
+  </si>
+  <si>
+    <t>BB4F41E096</t>
+  </si>
+  <si>
+    <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi: Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo la viabilità comunale nei Comuni di Aviano, Barcis e la viabilità in gestione di FVGS interessate dal Giro d’Italia 2026 – Codice Lavoro: PN25PVS034</t>
+  </si>
+  <si>
     <t>BB4F4F305C</t>
   </si>
   <si>
     <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi:  Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo le SR 251 - 463 - 464 - 552 del Centro di Manutenzione di Pordenone - Giro d'Italia 2026” - Codice Lavoro: PN25PVS036</t>
   </si>
   <si>
-    <t>GEOTHEMA SRL</t>
-[...25 lines deleted...]
-  <si>
     <t>0001216</t>
   </si>
   <si>
     <t>BB81C6A7AA</t>
   </si>
   <si>
     <t>Servizio di consulenza e assistenza legale nelle materie del diritto del lavoro, della previdenza sociale, del diritto sindacale e delle relazioni industriali</t>
   </si>
   <si>
     <t>PERULLI AVV. ADALBERTO</t>
   </si>
   <si>
     <t>0001233</t>
   </si>
   <si>
     <t>BB6817341B</t>
   </si>
   <si>
     <t>Cod. Lav. 02-18 - SR 352 “di Grado” - Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado - Servizio di nolo di pontoni modulari.</t>
   </si>
   <si>
     <t>JANSON BRIDGING ITALIA SRL</t>
   </si>
   <si>
     <t>0001303</t>
   </si>
   <si>
     <t>BB7A473825</t>
   </si>
   <si>
     <t>Affidamento del servizio di consulenza, assistenza e formazione ambientale inerente il D.Lgs. 152/2006 Parte quarta e dei servizi accessori inerenti la redazione del MUD, la gestione del software per la gestione dei registri C/S e RENTRI, le funzioni consulente ADR.</t>
   </si>
   <si>
     <t>RIFIUTIADR S.R.L.</t>
   </si>
   <si>
     <t>0001304</t>
   </si>
   <si>
     <t>BBAB4AD232</t>
   </si>
   <si>
     <t>Servizio di prima Certificazione del Sistema di Gestione per la Salute e Sicurezza sul Lavoro secondo la norma UNI EN ISO 45001, da integrare al rinnovo delle certificazioni per il Sistema di Gestione già certificato per la Qualità e l’Ambiente secondo le norme UNI EN ISO 9001 e UNI EN ISO 14001</t>
   </si>
   <si>
     <t>CERTIQUALITY SRL</t>
   </si>
   <si>
+    <t>0000039</t>
+  </si>
+  <si>
+    <t>BB703A00C5</t>
+  </si>
+  <si>
+    <t>Asse S.R. 354 “di Lignano”. Intervento denominato “Lavori di realizzazione di una intersezione a rotatoria al km.8+380 in località Pertegada in Comune di Latisana” - Istituzione dell’Ufficio di direzione lavori – CUP J97H18001330002 – affidamento del servizio di Direzione Lavori</t>
+  </si>
+  <si>
+    <t>STUDIO CAUSERO &amp; SPADETTO ASSOCIATI</t>
+  </si>
+  <si>
+    <t>0003515</t>
+  </si>
+  <si>
+    <t>BBB821865B</t>
+  </si>
+  <si>
+    <t>im.000.xx - Manutenzione edile delle terrazze e dei depositi delle case cantoniere di Scodovacca a Cervignano del Friuli e Paparotti</t>
+  </si>
+  <si>
+    <t>RIGHINI LUCA</t>
+  </si>
+  <si>
     <t>0001346</t>
   </si>
   <si>
     <t>BBA5CDB974</t>
   </si>
   <si>
     <t>Servizio nell’ambito della prevenzione incendi per attività elencata al n. 49 dell’allegato I del D.P.R. 151/2011 e s.m.i. (Gruppi per la produzione di energia elettrica sussidiaria con motori endotermici ed impianti di cogenerazione di potenza complessiva superiore a 25 kW) - Incarico professionale per rinnovo periodico di conformità antincendio, SCIA gruppi elettrogeni.</t>
   </si>
   <si>
     <t>FORMAIO ING. GIUSEPPE</t>
-  </si>
-[...10 lines deleted...]
-    <t>RIGHINI LUCA</t>
   </si>
   <si>
     <t>0001368</t>
   </si>
   <si>
     <t>BB85B4CC26</t>
   </si>
   <si>
     <t>Riqualificazione della viabilità dalla SR 177 alla SR 464 – Bretella di Barbeano in Comune di Spilimbergo (PN) – Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 del 03.06.2010. Servizio tecnico relativo all’esecuzione di prove in laboratorio, in impianto di confezionamento, in situ per controllo qualità lavorazioni e materiali – Calcestruzzi, malte e boiacche, acciai per c.a.-c.a.p., acciai per carpenteria metallica, barriere stradali.</t>
   </si>
   <si>
     <t>CENTRO CONTROLLO MATERIALI EDILI S.R.L.</t>
   </si>
   <si>
     <t>0001365</t>
   </si>
   <si>
     <t>BBA4068F53</t>
   </si>
   <si>
     <t>SR 251 "della Val di Zoldo e della Val Cellina" dal km 66+259 al 67+277 galleria Dint Servizio di ingegneria e architettura per la redazione del piano di gestione delle emergenze
 e pianificazione delle attività dei soccorritori, della galleria “Dint”.</t>
   </si>
   <si>
     <t>PIETRINI GEOM. ARES</t>
   </si>
   <si>
+    <t>0001381</t>
+  </si>
+  <si>
+    <t>BB77E6F90B</t>
+  </si>
+  <si>
+    <t>SR 251 "della Val di Zoldo e della Val Cellina" al km 89+900 - Sistemazione tombotto per cedimento strutturale. Servizio di Collaudo Statico</t>
+  </si>
+  <si>
+    <t>STUDIO TECNICO DIESSE DI DE PIN ING. GIOVANNI</t>
+  </si>
+  <si>
     <t>0001421</t>
   </si>
   <si>
     <t>BBD5A1BA8C</t>
   </si>
   <si>
     <t>S.R. 352 – Lavori di completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado. Servizio per la fornitura e posa in opera di una tubazione subacquea nel tratto della campata mobile del ponte girevole lungo la SR 352 di tubature e materiali per la realizzazione della 2° via fibra ottica INSIEL in attraversamento Laguna di Grado (GO), lato Ovest del ponte girevole.</t>
   </si>
   <si>
     <t>EDILGAS SRL</t>
   </si>
   <si>
     <t>0001416</t>
   </si>
   <si>
     <t>BBD5874D79</t>
   </si>
   <si>
     <t>S.R. 352 – Lavori di completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado. Servizio per la fornitura e posa in opera di canalizzazione a vista (appesa al parapetto) su impalcato per infrastrutture telematiche per la realizzazione di 2° via fibra ottica INSIEL in attraversamento Laguna di Grado (GO) Lato Ovest del ponte girevole</t>
   </si>
   <si>
     <t>SIRTI TELCO INFRASTRUCTURES SPA</t>
   </si>
   <si>
     <t>0001432</t>
   </si>
   <si>
     <t>BBC68D6078</t>
   </si>
   <si>
     <t>Servizio di consulenza e supporto nella valutazione degli aspetti strategici, gestionali ed economici-finanziari relativi al progetto di monitoraggio dei ponti e dei viadotti in gestione a FVG Strade S.p.A.</t>
   </si>
   <si>
+    <t>0001450</t>
+  </si>
+  <si>
+    <t>BBF3F809F8</t>
+  </si>
+  <si>
+    <t>S.R. 463 “del Tagliamento” - Lavori di manutenzione straordinaria e messa in sicurezza del ponte posto lungo la SR 463 al km 44+165 in Comune San Vito al Tagliamento - SERVIZIO DI PROGETTAZIONE F.T.E. ED ESECUTIVA, REDAZIONE DEL P.S.C. E ATTIVITA’ CORRELATE</t>
+  </si>
+  <si>
+    <t>DAL PONT ING. ADRIANO</t>
+  </si>
+  <si>
     <t>0003982</t>
   </si>
   <si>
     <t>BBEEA41112</t>
   </si>
   <si>
     <t>im.000.xx - servizio triennale sistemi di sicurezza antintrusione</t>
   </si>
   <si>
     <t>SICURITALIA SPA</t>
   </si>
   <si>
-    <t>0001450</t>
-[...8 lines deleted...]
-    <t>DAL PONT ING. ADRIANO</t>
+    <t>0004300</t>
+  </si>
+  <si>
+    <t>BC2995B6B4</t>
+  </si>
+  <si>
+    <t>Abbonamento triennale per Banca Dati “Il Sole 24 Ore” – TOP24 LAVORO completo di modulo AI – 3 utenze</t>
+  </si>
+  <si>
+    <t>0004366</t>
+  </si>
+  <si>
+    <t>BC30D6ACFD</t>
+  </si>
+  <si>
+    <t>Acquisto carta A4 per sede di Udine e Trieste e residuale di cancelleria</t>
+  </si>
+  <si>
+    <t>FACAU CANCELLERIA SRL</t>
+  </si>
+  <si>
+    <t>0001541</t>
+  </si>
+  <si>
+    <t>BBEF25C16A</t>
+  </si>
+  <si>
+    <t>Trattamento superficiale a “monostrato” di un tratto della ciclovia FVG 3 nei comuni di Cormons, Capriva del Friuli, Mossa e San Floriano del Collio</t>
+  </si>
+  <si>
+    <t>SLURRY SRL</t>
+  </si>
+  <si>
+    <t>0004415</t>
+  </si>
+  <si>
+    <t>BC32DC3EAF</t>
+  </si>
+  <si>
+    <t>im.028.cc – lavori su impianto elettrico C.C. Scodovacca</t>
+  </si>
+  <si>
+    <t>IRIDE IMPIANTI S.R.L. UNIPERSONALE</t>
+  </si>
+  <si>
+    <t>0001591</t>
+  </si>
+  <si>
+    <t>BC409F872A</t>
+  </si>
+  <si>
+    <t>Verifica strutturale di “Livello 4” (rif. “Linee Guida per la classificazione e gestione del rischio, la valutazione della sicurezza ed il monitoraggio dei ponti esistenti”, adottato con D.M. n°204 dd. 01/07/2022) del ponte di Braulins, ubicato al km 20+482 circa della S.R. n°512 “del lago di Cavazzo” - Servizio di indagini strutturali.</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>+MA SRL</t>
+  </si>
+  <si>
+    <t>0001613</t>
+  </si>
+  <si>
+    <t>BBBDFBAB05</t>
+  </si>
+  <si>
+    <t>Ciclovia FVG1/2 – Tratto in Comune di Aquileia. Nuovo impianto di illuminazione della pista ciclabile. Servizio per la verifica preventiva dell’interesse archeologico</t>
+  </si>
+  <si>
+    <t>0001627</t>
+  </si>
+  <si>
+    <t>BBFCE20C9F</t>
+  </si>
+  <si>
+    <t>Ciclovia FVG2 “G. Cottur” - Servizio di raccolta e conferimento in discarica di rifiuti provenienti dai cestini della spazzatura presenti lungo la pista ciclabile FVG2 “G. Cottur” nei Comuni di Trieste e di San Dorligo della Valle.</t>
+  </si>
+  <si>
+    <t>QUERCIAMBIENTE SOCIETA' COOPERATIVA SOCIALE</t>
+  </si>
+  <si>
+    <t>0001629</t>
+  </si>
+  <si>
+    <t>BC59DCE8B0</t>
+  </si>
+  <si>
+    <t>FVG 6 - Studio per la definizione preliminare degli interventi finalizzati alla messa in sicurezza del tratto compreso tra il km 15+500 al km 17+300 nel comune di Ovaro.</t>
+  </si>
+  <si>
+    <t>MOCCHIUTTI DOTT. GEOL. ANDREA</t>
+  </si>
+  <si>
+    <t>0004824</t>
+  </si>
+  <si>
+    <t>BC5CDEAC2B</t>
+  </si>
+  <si>
+    <t>im.006.cc – servizio di progettazione della recinzione di confine della casa cantoniera di Paparotti</t>
+  </si>
+  <si>
+    <t>CANTE ING. MARCO</t>
+  </si>
+  <si>
+    <t>0004827</t>
+  </si>
+  <si>
+    <t>BC64F0EE24</t>
+  </si>
+  <si>
+    <t>im.000.xx - Fornitura e posa in opera pavimento casa cantoniera Sistiana e Scodovacca</t>
+  </si>
+  <si>
+    <t>PACOR ANTONELLO</t>
+  </si>
+  <si>
+    <t>0001633</t>
+  </si>
+  <si>
+    <t>BC54D18DDC</t>
+  </si>
+  <si>
+    <t>Servizio di predisposizione e redazione delle deleghe e sub-deleghe di funzioni di Datore di Lavoro ai Dirigenti ai sensi del D.Lgs. 81/2008 secondo la nuova struttura organizzativa aziendale.</t>
+  </si>
+  <si>
+    <t>GALLETTI AVV. MARCO</t>
+  </si>
+  <si>
+    <t>0001634</t>
+  </si>
+  <si>
+    <t>BC46D097B9</t>
+  </si>
+  <si>
+    <t>Servizi di manutenzione delle attrezzature di proprietà della Friuli Venezia Giulia Strade S.p.A. per il quadriennio 2026 – 2030 – Area Pordenonese</t>
+  </si>
+  <si>
+    <t>AGRARIA DI PORCIA DI GIORGINI P. &amp; C. SNC</t>
+  </si>
+  <si>
+    <t>0001635</t>
+  </si>
+  <si>
+    <t>BC45E25DF4</t>
+  </si>
+  <si>
+    <t>Servizi di manutenzione delle attrezzature di proprietà della Friuli Venezia Giulia Strade S.p.A. per il quadriennio 2026 – 2030 – Area Alto Friuli</t>
+  </si>
+  <si>
+    <t>PIVOTTI SRL</t>
+  </si>
+  <si>
+    <t>0001637</t>
+  </si>
+  <si>
+    <t>BC45D12B05</t>
+  </si>
+  <si>
+    <t>Servizi di manutenzione delle attrezzature di proprietà della Friuli Venezia Giulia Strade S.p.A. per il quadriennio 2026 – 2030 – Area Medio Friuli</t>
+  </si>
+  <si>
+    <t>CONSORZIO AGRARIO DEL FRIULI VENEZIA GIULIA SOC.COOP. ARL</t>
+  </si>
+  <si>
+    <t>0001636</t>
+  </si>
+  <si>
+    <t>BC45BA7F75</t>
+  </si>
+  <si>
+    <t>Servizi di manutenzione delle attrezzature di proprietà della Friuli Venezia Giulia Strade S.p.A. per il quadriennio 2026 – 2030 – Area Giuliana</t>
+  </si>
+  <si>
+    <t>FERRAMENTA - ZELEZNINA TERCON SNC</t>
+  </si>
+  <si>
+    <t>0001657</t>
+  </si>
+  <si>
+    <t>BC6B4324E8</t>
+  </si>
+  <si>
+    <t>GO 16_11 - Progetto b8.1.2.E – Estensione tratti ciclabili nell’Isontino, tratto di collegamento tra Fogliano e Gradisca d’Isonzo, della ciclovia FVG5. SERVIZIO DI PRELIEVO DEI CAMPIONI DI  MATERIALE DA SCAVO E LORO CARATTERIZZAZIONE CHIMICO-FISICA FINALIZZATA ALL’ACCERTAMENTO DELLE QUALITÀ AMBIENTALI, AI SENSI DEL D.LGS. 152/2006 E S.M.I. E DEL D.P.R. 120/2017 E S.M.I.</t>
+  </si>
+  <si>
+    <t>MULTIPROJECT S.R.L.</t>
+  </si>
+  <si>
+    <t>0001699</t>
+  </si>
+  <si>
+    <t>B9A397A6CE</t>
+  </si>
+  <si>
+    <t>Affidamento della fornitura di omaggi natalizi 2025</t>
+  </si>
+  <si>
+    <t>FONDAZIONE VILLA RUSSIZ</t>
+  </si>
+  <si>
+    <t>0005040</t>
+  </si>
+  <si>
+    <t>BC7D7555D5</t>
+  </si>
+  <si>
+    <t>Fornitura n. 15 armadi spogliatoio a due posti sporco/pulito mod. SP81C per centri squadra</t>
+  </si>
+  <si>
+    <t>ZORZINI &amp; CLEMENTEI S.A.S.</t>
+  </si>
+  <si>
+    <t>BC84A67B56</t>
+  </si>
+  <si>
+    <t>SR 251 "della Val di Zoldo e della Val Cellina" al km 89+900 - Sistemazione tombotto per cedimento strutturale - Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Barriere di sicurezza, conglomerati bituminosi e misti cementati</t>
+  </si>
+  <si>
+    <t>0001751</t>
+  </si>
+  <si>
+    <t>BAD1F7DAEA</t>
+  </si>
+  <si>
+    <t>Affidamento dell’incarico di Consulente Tecnico di Parte (CTP) nell’ambito di un procedimento di opposizione alla determinazione definitiva dell’indennità di esproprio pendente davanti alla Corte di Appello di Trieste in relazione ai lavori di “Riqualificazione della viabilità dalla SR 177 alla SR 464 - Bretella di Barbeano in Comune di Spilimbergo (PN) - Delegazione amministrativa intersoggettiva DGR n. PMT 222 del 03.06.2010”</t>
+  </si>
+  <si>
+    <t>CONSULENZE STP DI CIPOLOTTI G. B. &amp; C. S.A.S</t>
+  </si>
+  <si>
+    <t>0001781</t>
+  </si>
+  <si>
+    <t>BC5AAECBCB</t>
+  </si>
+  <si>
+    <t>Servizio tecnico di re-ispezione visiva difettologica strutturale di ponti stradali in gestione (complessive n° 700 campate) ai sensi del D.M. n°204 del 01/07/2022 e s.m.i. (c.d. «Linee Guida
+Ponti», rif. §3.1-3.2-3.3)</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>RINA CONSULTING SPA</t>
+  </si>
+  <si>
+    <t>0001782</t>
+  </si>
+  <si>
+    <t>BC8F7DCF7F</t>
+  </si>
+  <si>
+    <t>Riqualificazione della viabilità dalla SR 177 alla SR 464 – Bretella di Barbeano in Comune di Spilimbergo (PN) – Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 del 03.06.2010. SERVIZIO DI ESECUZIONE DI PROVE CROSS-HOLE SU DIAFRAMMI</t>
   </si>
   <si>
     <t>NUMERO OE CONTATTATI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1005,531 +1285,521 @@
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF336699"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" relativeIndent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" relativeIndent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{11639C2B-007E-47EF-9371-F14844C56A92}" name="Tabella1" displayName="Tabella1" ref="A1:H68" totalsRowShown="0" headerRowDxfId="8" dataDxfId="9" headerRowBorderDxfId="11" tableBorderDxfId="12" totalsRowBorderDxfId="10">
-  <autoFilter ref="A1:H68" xr:uid="{11639C2B-007E-47EF-9371-F14844C56A92}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6131F92F-ECA8-420E-B5CC-B0835872AF56}" name="Tabella1" displayName="Tabella1" ref="A1:H92" totalsRowShown="0" headerRowDxfId="8" dataDxfId="9" headerRowBorderDxfId="11" tableBorderDxfId="12" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:H92" xr:uid="{6131F92F-ECA8-420E-B5CC-B0835872AF56}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{6ED20225-D8B6-4B88-8D5C-645BABA15B9B}" name="DATA_AFF" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{7490B26D-6627-4F90-863A-12CE9021581D}" name="PROVVEDIMENTO" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{AB9489A3-C7ED-4AD0-AB06-E1F6BE88DF2F}" name="DATA_AFF" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{31ECB8AA-B162-4210-9177-4BB8B43C88BE}" name="PROT_AFF" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{DD209673-BD71-47B2-82A9-90C60E8E063E}" name="CIG" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{F0E5A970-3931-4117-B002-741502005300}" name="OGGETTO" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{11F14071-C6CC-4E04-B9E9-5C4E94085B98}" name="NUMERO OE CONTATTATI" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{7249B83B-17F4-423A-978D-2D9C947E7567}" name="AFFIDATARIO" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{F6645173-F7FD-4704-808F-1950E772FE6F}" name="IMPORTO" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{49A3342B-AAD5-47C6-ACE8-D9D4C54EAAB9}" name="PROVVEDIMENTO" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1777,1838 +2047,2462 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29637/cig-bab645bb9d-4-emme-service-spa-pdf?ext=.pdf&amp;v=21803" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29429/cig-ba2a274813-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=21613" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29639/cig-badcb96fe5-tagliariol-di-tagliariol-pietro-e-gianni-sas-pdf?ext=.pdf&amp;v=21805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29687/cig-bb16ca0aba-geoformula-srl-pdf?ext=.pdf&amp;v=21853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29699/cig-bb19a9eeef-politecnico-di-milano-pdf?ext=.pdf&amp;v=21861" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29821/cig-bb5a3a6aef-gruppo-servizi-associati-s-p-a-pdf?ext=.pdf&amp;v=21970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29929/cig-bb81c6a7aa-perulli-avv-adalberto-pdf?ext=.pdf&amp;v=22067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30039/cig-bbd5a1ba8c-edilgas-srl-pdf?ext=.pdf&amp;v=22158" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29549/cig-ba07c9b86c-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=21729" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29317/cig-b9fdb2173a-polis-consulting-srl-pdf?ext=.pdf&amp;v=21452" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29480/cig-ba834eb007-laboratorio-r-bk-srl-pdf?ext=.pdf&amp;v=21657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29553/cig-baaaa6aa07-idealservice-soc-coop-pdf?ext=.pdf&amp;v=21733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29433/cig-ba2feb5970-maestrale-consulting-srl-pdf?ext=.pdf&amp;v=21617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29554/cig-baaac4c7ca-studio-tecnico-pastrovicchio-alessandro-pdf?ext=.pdf&amp;v=21734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29640/cig-bae0e38c9b-tecnofab-di-sbrizzi-fabrizio-pdf?ext=.pdf&amp;v=21806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29655/cig-bb05e9d8a0-geoformula-srl-pdf?ext=.pdf&amp;v=21820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29685/cig-bae8e5ecf9-soc-ma-s-srl-pdf?ext=.pdf&amp;v=21851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29823/cig-bb44ccbc03-cividini-tiziana-pdf?ext=.pdf&amp;v=21972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29862/cig-bb4f41e096-geothema-srl-pdf?ext=.pdf&amp;v=22007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29873/cig-bbab4ad232-certiquality-srl-pdf?ext=.pdf&amp;v=22016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30041/cig-bbeea41112-sicuritalia-spa-pdf?ext=.pdf&amp;v=22160" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29318/cig-ba02bdd700-zago-srl-pdf?ext=.pdf&amp;v=21453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29930/cig-bb85b4cc26-centro-controllo-materiali-edili-srl-pdf?ext=.pdf&amp;v=22068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29682/cig-ba90fad655-lgt-laboratorio-geotecnico-srl?" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29479/cig-ba71ac59ef-spiga-srl-pdf?ext=.pdf&amp;v=21656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29550/cig-ba860db22b-prog-system-studio-professionale-associato-pdf?ext=.pdf&amp;v=21730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29551/cig-baa29b3203-coram-servizi-imprese-srl-pdf?ext=.pdf&amp;v=21731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29634/cig-ba1ee3058b-tecnobruciatori-1-srl-pdf?ext=.pdf&amp;v=21800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29635/cig-ba9b83383c-tudor-nicolaou-studio-legale-associato-pdf?ext=.pdf&amp;v=21801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29822/cig-bb44aeaf13-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=21971" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29697/cig-ba8ed50ad0-socotec-italia-srl-pdf?ext=.pdf&amp;v=21859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29858/cig-bb6817341b-janson-bridging-italia-srl-pdf?ext=.pdf&amp;v=22003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30040/cig-bbd5874d79-sirti-telco-infrastrutture-spa-pdf?ext=.pdf&amp;v=22159" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29321/cig-ba03246134-tarantino-dott-ing-ascanio-pdf?ext=.pdf&amp;v=21456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29861/cig-bb4f4f305c-geothema-srl-pdf?ext=.pdf&amp;v=22006" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29319/cig-ba11dda8ee-4c-srl-pdf?ext=.pdf&amp;v=21454" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29435/cig-ba25539c86-copetti-tecnoelettrica-srl-pdf?ext=.pdf&amp;v=21619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29481/cig-ba74895830-studio-tecnico-ing-federico-monutti-pdf?ext=.pdf&amp;v=21658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29638/cig-babb2c5137-am-maisano-srl-pdf?ext=.pdf&amp;v=21804" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29641/cig-baeb687123-rimol-srl-pdf?ext=.pdf&amp;v=21807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29859/cig-badaaf7472-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29819/cig-bb3d9337ed-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=21968" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29931/cig-bba5cdb974-formaio-ing-giuseppe-pdf?ext=.pdf&amp;v=22069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30042/cig-bbf3f809f8-dal-pont-ing-adriano-pdf?ext=.pdf&amp;v=22161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29478/cig-ba8e4f774f-forgiarini-francesco-e-fausto-snc-pdf?ext=.pdf&amp;v=21655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29688/cig-bb30194845-bosa-luca-pdf?ext=.pdf&amp;v=21854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29824/cig-bb437793f0-egidi-ing-roberto-pdf?ext=.pdf&amp;v=21973" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30037/cig-bba4068f53-pietrini-geom-ares-pdf?ext=.pdf&amp;v=22156" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29316/cig-b9a39d3042-grafiche-filacorda-srl-pdf?ext=.pdf&amp;v=21451" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29320/cig-ba24fe2473-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=21455" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29477/cig-ba7e6631ae-nero-su-bianco-sas-di-micoli-s-c-pdf?ext=.pdf&amp;v=21654" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29552/cig-baa878a26b-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=21732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29548/cig-ba1f055a96-de-magistra-simone-pdf?ext=.pdf&amp;v=21728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29928/cig-baeaa3edc9-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29820/cig-bb05e9d8a0-caproni-geol-francesco-pdf?ext=.pdf&amp;v=21969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29872/cig-bb7a473825-rifiutiadr-srl-pdf?ext=.pdf&amp;v=22015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29431/cig-ba1d85e3d5-emili-lorenzo-pdf?ext=.pdf&amp;v=21615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29636/cig-ba56274d9e-art-grafica-srl-pdf?ext=.pdf&amp;v=21802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29698/cig-bae91be5fa-idrostudi-srl-pdf?ext=.pdf&amp;v=21860" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29860/cig-bb4f2baacb-geothema-srl-pdf?ext=.pdf&amp;v=22005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29932/cig-bbb821865b-righini-luca-pdf?ext=.pdf&amp;v=22070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30038/cig-bbc68d6078-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=22157" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29430/cig-b91bf33e99-amg-notai-pdf?ext=.pdf&amp;v=21614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29434/cig-ba3dea5601-elettronica-impianti-cossettini-srl-pdf?ext=.pdf&amp;v=21618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29432/cig-ba1ec2886c-clima-comfort-di-ottogalli-enrico-pdf?ext=.pdf&amp;v=21616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29684/cig-ba66601dc4-snidero-dott-ivan-pdf?ext=.pdf&amp;v=21850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29686/cig-bae8922b2c-f-b-compagnia-costruzioni-immobiliari-srl-pdf?ext=.pdf&amp;v=21852" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29638/cig-babb2c5137-am-maisano-srl-pdf?ext=.pdf&amp;v=21804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29429/cig-ba2a274813-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=21613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29687/cig-bb16ca0aba-geoformula-srl-pdf?ext=.pdf&amp;v=21853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29819/cig-bb3d9337ed-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=21968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30037/cig-bba4068f53-pietrini-geom-ares-pdf?ext=.pdf&amp;v=22156" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30042/cig-bbf3f809f8-dal-pont-ing-adriano-pdf?ext=.pdf&amp;v=22161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30155/cig-bc45ba7f75-ferramenta-zeleznina-tercon-snc-pdf?ext=.pdf&amp;v=22253" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30205/cig-bad1f7daea-consulenze-stp-di-cipolotti-g-b-c-s-a-s-pdf?ext=.pdf&amp;v=22302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29477/cig-ba7e6631ae-nero-su-bianco-sas-di-micoli-s-c-pdf?ext=.pdf&amp;v=21654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29433/cig-ba2feb5970-maestrale-consulting-srl-pdf?ext=.pdf&amp;v=21617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29640/cig-bae0e38c9b-tecnofab-di-sbrizzi-fabrizio-pdf?ext=.pdf&amp;v=21806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29928/cig-baeaa3edc9-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29862/cig-bb4f41e096-geothema-srl-pdf?ext=.pdf&amp;v=22007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29873/cig-bbab4ad232-certiquality-srl-pdf?ext=.pdf&amp;v=22016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30153/cig-bc409f872a-+ma-srl-pdf?ext=.pdf&amp;v=22251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30161/cig-bc64f0ee24-pacor-antonello-pdf?ext=.pdf&amp;v=22259" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29318/cig-ba02bdd700-zago-srl-pdf?ext=.pdf&amp;v=21453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30221/cig-bc5aaecbcb-rina-consulting-spa-pdf?ext=.pdf&amp;v=22318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29479/cig-ba71ac59ef-spiga-srl-pdf?ext=.pdf&amp;v=21656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29550/cig-ba860db22b-prog-system-studio-professionale-associato-pdf?ext=.pdf&amp;v=21730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29551/cig-baa29b3203-coram-servizi-imprese-srl-pdf?ext=.pdf&amp;v=21731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29636/cig-ba56274d9e-art-grafica-srl-pdf?ext=.pdf&amp;v=21802" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29635/cig-ba9b83383c-tudor-nicolaou-studio-legale-associato-pdf?ext=.pdf&amp;v=21801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29698/cig-bae91be5fa-idrostudi-srl-pdf?ext=.pdf&amp;v=21860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29697/cig-ba8ed50ad0-socotec-italia-srl-pdf?ext=.pdf&amp;v=21859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29858/cig-bb6817341b-janson-bridging-italia-srl-pdf?ext=.pdf&amp;v=22003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30092/cig-bb77e6f90b-studio-tecnico-diesse-di-de-pin-ing-giovanni-pdf?ext=.pdf&amp;v=22202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30041/cig-bbeea41112-sicuritalia-spa-pdf?ext=.pdf&amp;v=22160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30207/cig-bc59dce8b0-mocchiutti-dott-geol-andrea-pdf?ext=.pdf&amp;v=22304" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29321/cig-ba03246134-tarantino-dott-ing-ascanio-pdf?ext=.pdf&amp;v=21456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29824/cig-bb437793f0-egidi-ing-roberto-pdf?ext=.pdf&amp;v=21973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30094/cig-bbef25c16a-slurry-srl-pdf?ext=.pdf&amp;v=22204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30160/cig-bc54d18ddc-galletti-avv-marco-pdf?ext=.pdf&amp;v=22258" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30206/cig-bc6b4324e8-multiproject-srl-pdf?ext=.pdf&amp;v=22303" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29319/cig-ba11dda8ee-4c-srl-pdf?ext=.pdf&amp;v=21454" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29435/cig-ba25539c86-copetti-tecnoelettrica-srl-pdf?ext=.pdf&amp;v=21619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29481/cig-ba74895830-studio-tecnico-ing-federico-monutti-pdf?ext=.pdf&amp;v=21658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29637/cig-bab645bb9d-4-emme-service-spa-pdf?ext=.pdf&amp;v=21803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29641/cig-baeb687123-rimol-srl-pdf?ext=.pdf&amp;v=21807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29859/cig-badaaf7472-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29699/cig-bb19a9eeef-politecnico-di-milano-pdf?ext=.pdf&amp;v=21861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30150/cig-bb703a00c5-studio-causero-spadetto-associati?" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30038/cig-bbc68d6078-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=22157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29684/cig-ba66601dc4-snidero-dott-ivan-pdf?ext=.pdf&amp;v=21850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29688/cig-bb30194845-bosa-luca-pdf?ext=.pdf&amp;v=21854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29861/cig-bb4f4f305c-geothema-srl-pdf?ext=.pdf&amp;v=22006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29930/cig-bb85b4cc26-centro-controllo-materiali-edili-srl-pdf?ext=.pdf&amp;v=22068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30209/cig-bc2995b6b4-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=22306" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30151/cig-bbbdfbab05-cividini-tiziana-pdf?ext=.pdf&amp;v=22249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30156/cig-bc45d12b05-consorzio-agrario-del-friuli-venezia-giulia-soc-coop-arl-pdf?ext=.pdf&amp;v=22254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30208/cig-bc84a67b56-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=22305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30223/cig-bc8f7dcf7f-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=22320" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29316/cig-b9a39d3042-grafiche-filacorda-srl-pdf?ext=.pdf&amp;v=21451" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29320/cig-ba24fe2473-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=21455" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29480/cig-ba834eb007-laboratorio-r-bk-srl-pdf?ext=.pdf&amp;v=21657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29554/cig-baaac4c7ca-studio-tecnico-pastrovicchio-alessandro-pdf?ext=.pdf&amp;v=21734" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29548/cig-ba1f055a96-de-magistra-simone-pdf?ext=.pdf&amp;v=21728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29655/cig-bb05e9d8a0-geoformula-srl-pdf?ext=.pdf&amp;v=21820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29820/cig-bb05e9d8a0-caproni-geol-francesco-pdf?ext=.pdf&amp;v=21969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29872/cig-bb7a473825-rifiutiadr-srl-pdf?ext=.pdf&amp;v=22015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29431/cig-ba1d85e3d5-emili-lorenzo-pdf?ext=.pdf&amp;v=21615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29634/cig-ba1ee3058b-tecnobruciatori-1-srl-pdf?ext=.pdf&amp;v=21800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29823/cig-bb44ccbc03-cividini-tiziana-pdf?ext=.pdf&amp;v=21972" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29860/cig-bb4f2baacb-geothema-srl-pdf?ext=.pdf&amp;v=22005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29932/cig-bbb821865b-righini-luca-pdf?ext=.pdf&amp;v=22070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30039/cig-bbd5a1ba8c-edilgas-srl-pdf?ext=.pdf&amp;v=22158" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30154/cig-bc32dc3eaf-iride-impianti-s-r-l-unipersonale-pdf?ext=.pdf&amp;v=22252" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30159/cig-bc5cdeac2b-cante-ing-marco-pdf?ext=.pdf&amp;v=22257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30158/cig-bc46d097b9-agraria-di-porcia-di-giorgini-p-c-snc-pdf?ext=.pdf&amp;v=22256" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30204/cig-b9a397a6ce-fondazione-villa-russiz?" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29430/cig-b91bf33e99-amg-notai-pdf?ext=.pdf&amp;v=21614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29434/cig-ba3dea5601-elettronica-impianti-cossettini-srl-pdf?ext=.pdf&amp;v=21618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29432/cig-ba1ec2886c-clima-comfort-di-ottogalli-enrico-pdf?ext=.pdf&amp;v=21616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29478/cig-ba8e4f774f-forgiarini-francesco-e-fausto-snc-pdf?ext=.pdf&amp;v=21655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29685/cig-bae8e5ecf9-soc-ma-s-srl-pdf?ext=.pdf&amp;v=21851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29639/cig-badcb96fe5-tagliariol-di-tagliariol-pietro-e-gianni-sas-pdf?ext=.pdf&amp;v=21805" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29821/cig-bb5a3a6aef-gruppo-servizi-associati-s-p-a-pdf?ext=.pdf&amp;v=21970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29929/cig-bb81c6a7aa-perulli-avv-adalberto-pdf?ext=.pdf&amp;v=22067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30152/cig-bbfce20c9f-querciambiente-societa-cooperativa-sociale-pdf?ext=.pdf&amp;v=22250" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29549/cig-ba07c9b86c-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=21729" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30095/cig-bc30d6acfd-facau-cancelleria-srl-pdf?ext=.pdf&amp;v=22205" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29317/cig-b9fdb2173a-polis-consulting-srl-pdf?ext=.pdf&amp;v=21452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29553/cig-baaaa6aa07-idealservice-soc-coop-pdf?ext=.pdf&amp;v=21733" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29552/cig-baa878a26b-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=21732" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29686/cig-bae8922b2c-f-b-compagnia-costruzioni-immobiliari-srl-pdf?ext=.pdf&amp;v=21852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29822/cig-bb44aeaf13-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=21971" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30040/cig-bbd5874d79-sirti-telco-infrastrutture-spa-pdf?ext=.pdf&amp;v=22159" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30222/cig-bc7d7555d5-zorzini-clementei-sas-pdf?ext=.pdf&amp;v=22319" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29931/cig-bba5cdb974-formaio-ing-giuseppe-pdf?ext=.pdf&amp;v=22069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30157/cig-bc45e25df4-pivotti-srl-pdf?ext=.pdf&amp;v=22255" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29682/cig-ba90fad655-lgt-laboratorio-geotecnico-srl?" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H68"/>
+  <dimension ref="A1:H92"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A62" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" topLeftCell="A78" workbookViewId="0">
+      <selection activeCell="A71" sqref="A71:XFD71"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.81640625" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="16.6328125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="13.85546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="11" style="6" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="88.7109375" style="10" customWidth="1"/>
+    <col min="5" max="5" width="13.42578125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="32.5703125" style="15" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="6" customWidth="1"/>
+    <col min="8" max="8" width="17" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
-        <v>270</v>
+        <v>363</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>46031</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="16">
         <v>3810</v>
       </c>
       <c r="H2" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>46041</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="16">
         <v>41850</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>46045</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="16">
         <v>5000</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>46045</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16">
         <v>3273.38</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>46050</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="16">
         <v>2430</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>46050</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="16">
         <v>20000</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>46050</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="16">
         <v>7404</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>46051</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="16">
         <v>4700</v>
       </c>
       <c r="H9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>46052</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="16">
         <v>29146.75</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>46057</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="16">
         <v>4900</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>46058</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="16">
         <v>60000</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>46059</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="16">
         <v>21000</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>46059</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="16">
         <v>15000</v>
       </c>
       <c r="H14" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>46071</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="16">
         <v>17500</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>46072</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G16" s="16">
-        <v>3000</v>
+        <v>20296.36</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>46072</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="16">
-        <v>20296.36</v>
+        <v>3000</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>46073</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="16">
         <v>42000</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>46078</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="16">
-        <v>67861.94</v>
+        <v>1649</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>46078</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="16">
         <v>21415.79</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>46078</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>90</v>
       </c>
       <c r="G21" s="16">
-        <v>1649</v>
+        <v>67861.94</v>
       </c>
       <c r="H21" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="91" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>46079</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="16">
         <v>30000</v>
       </c>
       <c r="H22" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>46083</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="16">
         <v>28591.83</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>46086</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="G24" s="16">
-        <v>9384.42</v>
+        <v>2750</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>46086</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F25" s="13" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="G25" s="16">
-        <v>2750</v>
+        <v>9384.42</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>46087</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>109</v>
       </c>
       <c r="G26" s="16">
-        <v>1050</v>
+        <v>43730</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="91" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>46087</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="16">
-        <v>43730</v>
+        <v>1050</v>
       </c>
       <c r="H27" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>46092</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>117</v>
       </c>
       <c r="G28" s="16">
         <v>56700</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>46092</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="16">
         <v>10000</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <v>46093</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>125</v>
       </c>
       <c r="G30" s="16">
         <v>3000</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>46094</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>129</v>
       </c>
       <c r="G31" s="16">
-        <v>1127.1099999999999</v>
+        <v>123950</v>
       </c>
       <c r="H31" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <v>46094</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>133</v>
       </c>
       <c r="G32" s="16">
-        <v>123950</v>
+        <v>1127.1099999999999</v>
       </c>
       <c r="H32" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="33" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <v>46098</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>137</v>
       </c>
       <c r="G33" s="16">
         <v>10560</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="34" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <v>46105</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>141</v>
       </c>
       <c r="G34" s="16">
         <v>8668.7999999999993</v>
       </c>
       <c r="H34" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <v>46105</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>145</v>
       </c>
       <c r="G35" s="16">
         <v>5000</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <v>46107</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>147</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>148</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>149</v>
       </c>
       <c r="G36" s="16">
         <v>23000</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <v>46111</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>153</v>
       </c>
       <c r="G37" s="16">
-        <v>51200</v>
+        <v>26674.82</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="91" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>46111</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>156</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>157</v>
       </c>
       <c r="G38" s="16">
-        <v>26674.82</v>
+        <v>51200</v>
       </c>
       <c r="H38" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <v>46111</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>160</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F39" s="13" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G39" s="16">
         <v>20400</v>
       </c>
       <c r="H39" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <v>46113</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>163</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="16">
-        <v>6000</v>
+        <v>88336.69</v>
       </c>
       <c r="H40" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="41" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <v>46113</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>168</v>
       </c>
       <c r="G41" s="16">
-        <v>88336.69</v>
+        <v>6000</v>
       </c>
       <c r="H41" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <v>46121</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>171</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>172</v>
       </c>
       <c r="G42" s="16">
         <v>4900</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <v>46122</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>175</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F43" s="13" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G43" s="16">
         <v>4905.1499999999996</v>
       </c>
       <c r="H43" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <v>46126</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>178</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>179</v>
       </c>
       <c r="G44" s="16">
-        <v>6844.13</v>
+        <v>10000</v>
       </c>
       <c r="H44" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <v>46126</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>183</v>
       </c>
       <c r="G45" s="16">
-        <v>10000</v>
+        <v>1350</v>
       </c>
       <c r="H45" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <v>46126</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>186</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>187</v>
       </c>
       <c r="G46" s="16">
-        <v>1350</v>
+        <v>6844.13</v>
       </c>
       <c r="H46" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <v>46127</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>190</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>191</v>
       </c>
       <c r="G47" s="16">
-        <v>8000</v>
+        <v>34000</v>
       </c>
       <c r="H47" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="48" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
         <v>46127</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>194</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>195</v>
       </c>
       <c r="G48" s="16">
-        <v>34000</v>
+        <v>8000</v>
       </c>
       <c r="H48" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="104" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
         <v>46128</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>198</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>199</v>
       </c>
       <c r="G49" s="16">
         <v>66742.98</v>
       </c>
       <c r="H49" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
         <v>46132</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>201</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="16">
         <v>1400</v>
       </c>
       <c r="H50" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
         <v>46135</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>205</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>206</v>
       </c>
       <c r="G51" s="16">
         <v>135480</v>
       </c>
       <c r="H51" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="52" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
         <v>46142</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>209</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>210</v>
       </c>
       <c r="G52" s="16">
-        <v>14755.36</v>
+        <v>6000</v>
       </c>
       <c r="H52" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="53" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
         <v>46142</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F53" s="13" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="G53" s="16">
         <v>14847.86</v>
       </c>
       <c r="H53" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="54" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
         <v>46142</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F54" s="13" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="G54" s="16">
         <v>14435.01</v>
       </c>
       <c r="H54" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="55" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
         <v>46142</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F55" s="13" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="G55" s="16">
-        <v>6000</v>
+        <v>14755.36</v>
       </c>
       <c r="H55" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
         <v>46148</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>221</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>222</v>
       </c>
       <c r="G56" s="16">
         <v>93600</v>
       </c>
       <c r="H56" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
         <v>46153</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>225</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>226</v>
       </c>
       <c r="G57" s="16">
         <v>139600</v>
       </c>
       <c r="H57" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="58" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
         <v>46157</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>229</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>230</v>
       </c>
       <c r="G58" s="16">
         <v>26990</v>
       </c>
       <c r="H58" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
         <v>46157</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>233</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>234</v>
       </c>
       <c r="G59" s="16">
         <v>28100</v>
       </c>
       <c r="H59" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
-        <v>46163</v>
+        <v>46161</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>237</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F60" s="13" t="s">
         <v>238</v>
       </c>
       <c r="G60" s="16">
-        <v>10000</v>
+        <v>69854.179999999993</v>
       </c>
       <c r="H60" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
         <v>46163</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>241</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>242</v>
       </c>
       <c r="G61" s="16">
         <v>13308.63</v>
       </c>
       <c r="H61" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="91" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
-        <v>46168</v>
+        <v>46163</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>245</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>246</v>
       </c>
       <c r="G62" s="16">
-        <v>88464.19</v>
+        <v>10000</v>
       </c>
       <c r="H62" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
         <v>46168</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>249</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>250</v>
       </c>
       <c r="G63" s="16">
-        <v>5400</v>
+        <v>88464.19</v>
       </c>
       <c r="H63" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="64" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
-        <v>46178</v>
+        <v>46168</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>252</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>253</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>254</v>
       </c>
       <c r="G64" s="16">
-        <v>43910</v>
+        <v>5400</v>
       </c>
       <c r="H64" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
-        <v>46178</v>
+        <v>46170</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>257</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>258</v>
       </c>
       <c r="G65" s="16">
-        <v>5996.28</v>
+        <v>2180.4</v>
       </c>
       <c r="H65" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
-        <v>46182</v>
+        <v>46178</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>261</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F66" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="G66" s="16">
+        <v>43910</v>
+      </c>
+      <c r="H66" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>46178</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="G67" s="16">
+        <v>5996.28</v>
+      </c>
+      <c r="H67" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>46182</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="G66" s="16">
+      <c r="G68" s="16">
         <v>15000</v>
       </c>
-      <c r="H66" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A67" s="2">
+      <c r="H68" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
         <v>46184</v>
       </c>
-      <c r="B67" s="3" t="s">
-[...14 lines deleted...]
-      <c r="G67" s="16">
+      <c r="B69" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F69" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="G69" s="16">
+        <v>60405.14</v>
+      </c>
+      <c r="H69" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A70" s="2">
+        <v>46184</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="G70" s="16">
         <v>39930</v>
       </c>
-      <c r="H67" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E68" s="5" t="s">
+      <c r="H70" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
+        <v>46197</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G71" s="16">
+        <v>4620</v>
+      </c>
+      <c r="H71" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>46199</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="G72" s="16">
+        <v>2845.04</v>
+      </c>
+      <c r="H72" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
+        <v>46202</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="G73" s="16">
+        <v>45000</v>
+      </c>
+      <c r="H73" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
+        <v>46202</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="G74" s="16">
+        <v>5341</v>
+      </c>
+      <c r="H74" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
+        <v>46209</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F75" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="G75" s="16">
+        <v>18013</v>
+      </c>
+      <c r="H75" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
+        <v>46211</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="G76" s="16">
+        <v>1480</v>
+      </c>
+      <c r="H76" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
+        <v>46213</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E77" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F68" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H68" s="19" t="s">
+      <c r="F77" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="G77" s="16">
+        <v>48840.9</v>
+      </c>
+      <c r="H77" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A78" s="2">
+        <v>46216</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="G78" s="16">
+        <v>6615</v>
+      </c>
+      <c r="H78" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F79" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="G79" s="16">
+        <v>9246.76</v>
+      </c>
+      <c r="H79" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F80" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="G80" s="16">
+        <v>4900</v>
+      </c>
+      <c r="H80" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="G81" s="16">
+        <v>6900</v>
+      </c>
+      <c r="H81" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A82" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="G82" s="16">
+        <v>25000</v>
+      </c>
+      <c r="H82" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F83" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="G83" s="16">
+        <v>25000</v>
+      </c>
+      <c r="H83" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F84" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="G84" s="16">
+        <v>25000</v>
+      </c>
+      <c r="H84" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="G85" s="16">
+        <v>15000</v>
+      </c>
+      <c r="H85" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+      <c r="A86" s="2">
+        <v>46219</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F86" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="G86" s="16">
+        <v>3694.8</v>
+      </c>
+      <c r="H86" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A87" s="2">
+        <v>46224</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="G87" s="16">
+        <v>4000</v>
+      </c>
+      <c r="H87" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="2">
+        <v>46225</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="G88" s="16">
+        <v>4260</v>
+      </c>
+      <c r="H88" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A89" s="2">
+        <v>46230</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F89" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="G89" s="16">
+        <v>5726.04</v>
+      </c>
+      <c r="H89" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A90" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F90" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="G90" s="16">
+        <v>22500</v>
+      </c>
+      <c r="H90" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="2">
+        <v>46234</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="F91" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="G91" s="16">
+        <v>90200</v>
+      </c>
+      <c r="H91" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A92" s="4">
+        <v>46234</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="G92" s="18">
+        <v>20411.29</v>
+      </c>
+      <c r="H92" s="19" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="H3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="H4" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="H5" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="H6" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="H7" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="H8" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="H9" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="H10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="H11" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="H12" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="H13" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="H14" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="H15" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="H16" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="H17" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="H18" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="H19" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="H20" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="H21" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
@@ -3637,54 +4531,78 @@
     <hyperlink ref="H44" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
     <hyperlink ref="H45" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
     <hyperlink ref="H46" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
     <hyperlink ref="H47" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
     <hyperlink ref="H48" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
     <hyperlink ref="H49" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
     <hyperlink ref="H50" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
     <hyperlink ref="H51" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
     <hyperlink ref="H52" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
     <hyperlink ref="H53" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
     <hyperlink ref="H54" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
     <hyperlink ref="H55" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
     <hyperlink ref="H56" r:id="rId55" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
     <hyperlink ref="H57" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
     <hyperlink ref="H58" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
     <hyperlink ref="H59" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
     <hyperlink ref="H60" r:id="rId59" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
     <hyperlink ref="H61" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
     <hyperlink ref="H62" r:id="rId61" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
     <hyperlink ref="H63" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
     <hyperlink ref="H64" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
     <hyperlink ref="H65" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
     <hyperlink ref="H66" r:id="rId65" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
     <hyperlink ref="H67" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
     <hyperlink ref="H68" r:id="rId67" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="H69" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="H70" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="H71" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="H72" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="H73" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="H74" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="H75" r:id="rId74" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="H76" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="H77" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="H78" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="H79" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="H80" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="H81" r:id="rId80" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="H82" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="H83" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="H84" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="H85" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="H86" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="H87" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="H88" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="H89" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="H90" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="H91" r:id="rId90" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="H92" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId68"/>
+    <tablePart r:id="rId92"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QyAffidamentiTrasparenza</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>