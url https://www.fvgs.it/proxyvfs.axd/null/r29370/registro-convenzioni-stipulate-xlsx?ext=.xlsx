--- v3 (2026-08-05)
+++ v4 (2026-11-05)
@@ -13,84 +13,84 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Area  amm. gare contratti legale r.u\Staff Trasparenza\CONVENZIONI\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16850" windowHeight="3790" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16845" windowHeight="3795" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Convenzioni_OBSOLETO" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Convenzioni" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Convenzioni!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Convenzioni_OBSOLETO!$A$3:$AH$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Convenzioni!$A$1:$E$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Convenzioni_OBSOLETO!$A$1:$V$53</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="282">
   <si>
     <t>REGISTRO CONVENZIONI FVGS</t>
   </si>
   <si>
     <t>Ripristino/CORR</t>
   </si>
   <si>
     <t>Potenziamento/CIMP</t>
   </si>
   <si>
     <t>Somme urgenze ripristino/CORR</t>
   </si>
   <si>
     <t>Somme urgenze potenziamento/CIMP</t>
   </si>
   <si>
     <t>Delegazioni Amministrative/CIMP</t>
   </si>
   <si>
     <t>Programmi Nazionali/Protezione Civile</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Altro </t>
     </r>
@@ -1065,50 +1065,58 @@
     <t>Comune di Aviano</t>
   </si>
   <si>
     <t>Interventi di ripristino funzionale dei conglomerati bituminosi lungo la viabilità comunale sulle strade interessate dal Giro d'Italia 2026</t>
   </si>
   <si>
     <t>Comune di Barcis</t>
   </si>
   <si>
     <t>Comune di Bordano</t>
   </si>
   <si>
     <t>Comune di Gemona del Friuli</t>
   </si>
   <si>
     <t>Comune di Artegna</t>
   </si>
   <si>
     <t xml:space="preserve">Accordo di cooperazione per la regolamentazione delle attività di gestione delle segnalazioni di eventi e/o anomalie potenzialmente pregiudizievoli per la circolazione veicolare (incidenti, frane, caduta massi, abbattimento neve, allagamenti, danni al patrimonio, etc.) verificatisi sulla rete stradale di competenza di Friuli Venezia Giulia Strade </t>
   </si>
   <si>
     <t>ACCORDO PER LA REGOLAMENTAZIONE DEI RAPPORTI DERIVANTI DALLA REALIZZAZIONE DELL’INTERVENTO DENOMINATO: “S.R. 464 – LAVORI DI ADEGUAMENTO E MESSA IN SICUREZZA DELL’INTERSEZIONE A RASO CON ELIMINAZIONE DELL’IMPIANTO SEMAFORICO ALLA PROGRESSIVA KM 43+350 IN COMUNE DI MARTIGNACCO ED ATTIVAZIONE DEL COLLEGAMENTO TRA LA S.R. 464 E LA SR UD 88 bis”.</t>
   </si>
   <si>
     <t>CCCA Soc. Agricola a r.l. - Comune di Martignacco - EDR UD - RAFVG</t>
+  </si>
+  <si>
+    <t>Comune di Gonars</t>
+  </si>
+  <si>
+    <t>CONVENZIONE TRA FRIULI VENEZIA GIULIA STRADE S.P.A. E COMUNE DI GONARS
+per la regolamentazione dei rapporti derivanti dalla realizzazione del seguente intervento:
+“lavori di messa in sicurezza con realizzazione di una rotatoria all’incrocio della SR 252 alla progr. Km 19+750 con la SR UD 71 in Comune di Gonars – Asse SR 252 “di Palmanova” (DA 49/2025)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2087,179 +2095,179 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionefvg.sharepoint.com/:f:/s/IntranetFVGS/EnewELNKijRGkm4fwulRHyMBQvY9Z6V5q0YpzVWJOFTXpg?e=pJmqUc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29346/33_convenzione-fvgs-san-daniele-del-friuli-1-p7m?ext=.P7M&amp;v=21489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29351/38_m-06-10rev01-sr177-convenzione-rilevatori-velocita-def-_firmato-pdf?ext=.pdf&amp;v=21494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29359/47_convenzione-palmanova-pdf?ext=.pdf&amp;v=21502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29509/convenzione-giro-2026-osoppo-pdf?ext=.pdf&amp;v=21685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29354/42_convenzione-pravisdomini-pdf?ext=.pdf&amp;v=21497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29367/55_convenzione-uniud-pdf?ext=.pdf&amp;v=21510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29547/convenzione-giro-2026-barcis-pdf?ext=.pdf&amp;v=21725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30168/convenzione-bardelli-fvgs-comune-edrud-pdf?ext=.pdf&amp;v=22266" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29340/27_alto-adriatico-fvg-strade-convenzione-reperibilita-2024__signed-pdf?ext=.pdf&amp;v=21483" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29335/21_dsc_fvg-strade-+-allegato-signed-pdf?ext=.pdf&amp;v=21478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29349/36_convenzione-trasaghis-pdf-1-p7m?ext=.P7M&amp;v=21492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29362/50_convenzione-sacile-pdf?ext=.pdf&amp;v=21505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29344/31_convenzione-fvg-strade-giro-ditalia_signed-pdf?ext=.pdf&amp;v=21487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29357/45_convenzione-fiume-veneto-pdf?ext=.pdf&amp;v=21500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29365/53_convenzione-cividale-pdf?ext=.pdf&amp;v=21508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29505/convenzione-giro-2026-colloredo-di-m-a-pdf?ext=.pdf&amp;v=21681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29510/convenzione-giro-2026-venzone-pdf?ext=.pdf&amp;v=21686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29646/convenzione-giro-2026-artegna-pdf?ext=.pdf&amp;v=21811" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29338/25_convenzione-torreano-protocollata-pdf?ext=.pdf&amp;v=21481" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29348/35_convenzione-tolmezzo-p7m?ext=.P7M&amp;v=21491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29356/44_convenzione-cormons-pdf?ext=.pdf&amp;v=21499" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29361/49_convenzione-pordenone-pdf?ext=.pdf&amp;v=21504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29369/60_convenzione-edr-pn-fvgs_10_12_2025-pdf-p7m-p7m?ext=.p7m&amp;v=21512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29343/30_convenzione-cavazzo-carnico-p7m?ext=.P7M&amp;v=21486" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29352/40_convenzione-bridge-constructions-fvg-strade-2024-25-firmata-pdf?ext=.pdf&amp;v=21495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29364/52_convenzione-fontanafredda-pdf?ext=.pdf&amp;v=21507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29645/convenzione-giro-2026-gemona-pdf?ext=.pdf&amp;v=21810" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29337/23_convenzione-malborghetto-valbruna_signed-pdf?ext=.PDF&amp;v=21480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29342/29_atto-pdf-p7m-p7m-p7m-p7m-cc-pdf?ext=.pdf&amp;v=21485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29347/34_convenzione-fvgs-sappada-pdf?ext=.pdf&amp;v=21490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29355/43_convenzione-fvg-5-comune-san-canzian-disonzo-signed_signed-pdf?ext=.pdf&amp;v=21498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29360/48_convenzione-porcia-pdf?ext=.pdf&amp;v=21503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29363/51_convenzione-s-floriano-pdf?ext=.pdf&amp;v=21506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29368/58_convenzione-san-vito-al-tagliamento-23-12-2025_signed_signed-pdf?ext=.pdf&amp;v=21511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29601/convenzione-giro-2026-bordano-pdf?ext=.pdf&amp;v=21772" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29341/28_convenzione_2024_of_enti_gestori_fvg_signed-pdf?ext=.pdf&amp;v=21484" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29336/22_convenzione-tarvisio-signed-pdf?ext=.PDF&amp;v=21479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29345/32_convenzione-fvg-strade-firmata-pdf?ext=.pdf&amp;v=21488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29350/37_convenzione-fvg-strade_comune-chions-firmato-pdf?ext=.pdf&amp;v=21493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29358/46_convenzione-gorizia-pdf?ext=.pdf&amp;v=21501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29366/54_conv25_aeroportofvg_adp1-revis-signed_signed-pdf?ext=.pdf&amp;v=21509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29508/convenzione-giro-2026-majano-pdf?ext=.pdf&amp;v=21684" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29674/convenzione-fvgs-aaa-pdf?ext=.pdf&amp;v=21841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29353/41_2024-10-30_convenzionefvgs-hyrogea_expistacarri_finale_signed-pdf?ext=.pdf&amp;v=21496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29511/convenzione-giro-2026-aviano-pdf?ext=.pdf&amp;v=21687" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29334/03_fvg-strade_insiel_convenzione-pdf?ext=.pdf&amp;v=21477" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29339/26_convenzione-tricesimo-protocollata-pdf?ext=.pdf&amp;v=21482" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29346/33_convenzione-fvgs-san-daniele-del-friuli-1-p7m?ext=.P7M&amp;v=21489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29351/38_m-06-10rev01-sr177-convenzione-rilevatori-velocita-def-_firmato-pdf?ext=.pdf&amp;v=21494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29359/47_convenzione-palmanova-pdf?ext=.pdf&amp;v=21502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29509/convenzione-giro-2026-osoppo-pdf?ext=.pdf&amp;v=21685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29354/42_convenzione-pravisdomini-pdf?ext=.pdf&amp;v=21497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29367/55_convenzione-uniud-pdf?ext=.pdf&amp;v=21510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29547/convenzione-giro-2026-barcis-pdf?ext=.pdf&amp;v=21725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30168/convenzione-bardelli-fvgs-comune-edrud-pdf?ext=.pdf&amp;v=22266" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29340/27_alto-adriatico-fvg-strade-convenzione-reperibilita-2024__signed-pdf?ext=.pdf&amp;v=21483" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29335/21_dsc_fvg-strade-+-allegato-signed-pdf?ext=.pdf&amp;v=21478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29349/36_convenzione-trasaghis-pdf-1-p7m?ext=.P7M&amp;v=21492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29362/50_convenzione-sacile-pdf?ext=.pdf&amp;v=21505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29344/31_convenzione-fvg-strade-giro-ditalia_signed-pdf?ext=.pdf&amp;v=21487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29357/45_convenzione-fiume-veneto-pdf?ext=.pdf&amp;v=21500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29365/53_convenzione-cividale-pdf?ext=.pdf&amp;v=21508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29505/convenzione-giro-2026-colloredo-di-m-a-pdf?ext=.pdf&amp;v=21681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29510/convenzione-giro-2026-venzone-pdf?ext=.pdf&amp;v=21686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29646/convenzione-giro-2026-artegna-pdf?ext=.pdf&amp;v=21811" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29338/25_convenzione-torreano-protocollata-pdf?ext=.pdf&amp;v=21481" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29348/35_convenzione-tolmezzo-p7m?ext=.P7M&amp;v=21491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29356/44_convenzione-cormons-pdf?ext=.pdf&amp;v=21499" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29361/49_convenzione-pordenone-pdf?ext=.pdf&amp;v=21504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29369/60_convenzione-edr-pn-fvgs_10_12_2025-pdf-p7m-p7m?ext=.p7m&amp;v=21512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29343/30_convenzione-cavazzo-carnico-p7m?ext=.P7M&amp;v=21486" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29352/40_convenzione-bridge-constructions-fvg-strade-2024-25-firmata-pdf?ext=.pdf&amp;v=21495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29364/52_convenzione-fontanafredda-pdf?ext=.pdf&amp;v=21507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29645/convenzione-giro-2026-gemona-pdf?ext=.pdf&amp;v=21810" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29337/23_convenzione-malborghetto-valbruna_signed-pdf?ext=.PDF&amp;v=21480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29342/29_atto-pdf-p7m-p7m-p7m-p7m-cc-pdf?ext=.pdf&amp;v=21485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29347/34_convenzione-fvgs-sappada-pdf?ext=.pdf&amp;v=21490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29355/43_convenzione-fvg-5-comune-san-canzian-disonzo-signed_signed-pdf?ext=.pdf&amp;v=21498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29360/48_convenzione-porcia-pdf?ext=.pdf&amp;v=21503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29363/51_convenzione-s-floriano-pdf?ext=.pdf&amp;v=21506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29368/58_convenzione-san-vito-al-tagliamento-23-12-2025_signed_signed-pdf?ext=.pdf&amp;v=21511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29601/convenzione-giro-2026-bordano-pdf?ext=.pdf&amp;v=21772" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30495/convenzione-gonars-zip?ext=.zip&amp;v=22545" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29341/28_convenzione_2024_of_enti_gestori_fvg_signed-pdf?ext=.pdf&amp;v=21484" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29336/22_convenzione-tarvisio-signed-pdf?ext=.PDF&amp;v=21479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29345/32_convenzione-fvg-strade-firmata-pdf?ext=.pdf&amp;v=21488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29350/37_convenzione-fvg-strade_comune-chions-firmato-pdf?ext=.pdf&amp;v=21493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29358/46_convenzione-gorizia-pdf?ext=.pdf&amp;v=21501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29366/54_conv25_aeroportofvg_adp1-revis-signed_signed-pdf?ext=.pdf&amp;v=21509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29508/convenzione-giro-2026-majano-pdf?ext=.pdf&amp;v=21684" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29674/convenzione-fvgs-aaa-pdf?ext=.pdf&amp;v=21841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29353/41_2024-10-30_convenzionefvgs-hyrogea_expistacarri_finale_signed-pdf?ext=.pdf&amp;v=21496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29511/convenzione-giro-2026-aviano-pdf?ext=.pdf&amp;v=21687" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29334/03_fvg-strade_insiel_convenzione-pdf?ext=.pdf&amp;v=21477" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29339/26_convenzione-tricesimo-protocollata-pdf?ext=.pdf&amp;v=21482" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD53"/>
   <sheetViews>
     <sheetView topLeftCell="H1" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="60" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A31" activePane="bottomLeft" state="frozenSplit"/>
       <selection pane="bottomLeft" activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" style="7" customWidth="1"/>
-    <col min="2" max="2" width="13.54296875" style="13" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="27.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="13" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="34.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="16.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="17.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="15.85546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="27.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="38" style="51" customWidth="1"/>
-    <col min="15" max="15" width="15.81640625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="35" max="16384" width="8.81640625" style="1"/>
+    <col min="15" max="15" width="15.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="16.5703125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="13.5703125" style="13" customWidth="1"/>
+    <col min="18" max="18" width="25.85546875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="13.5703125" style="13" customWidth="1"/>
+    <col min="20" max="20" width="28.42578125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="13.5703125" style="13" customWidth="1"/>
+    <col min="22" max="22" width="30.85546875" style="1" customWidth="1"/>
+    <col min="23" max="30" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="31" max="34" width="8.85546875" style="1" customWidth="1"/>
+    <col min="35" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:30" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="73" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="75"/>
       <c r="V1" s="76"/>
       <c r="W1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="X1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="Z1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AA1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AB1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AC1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AD1" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:30" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:30" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="78"/>
       <c r="C2" s="78"/>
       <c r="D2" s="78"/>
       <c r="E2" s="78"/>
       <c r="F2" s="78"/>
       <c r="G2" s="78"/>
       <c r="H2" s="78"/>
       <c r="I2" s="78"/>
       <c r="J2" s="79"/>
       <c r="K2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="77" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="78"/>
       <c r="N2" s="79"/>
       <c r="O2" s="77" t="s">
         <v>12</v>
       </c>
       <c r="P2" s="79"/>
       <c r="Q2" s="77" t="s">
         <v>13</v>
       </c>
       <c r="R2" s="78"/>
       <c r="S2" s="78"/>
       <c r="T2" s="78"/>
       <c r="U2" s="79"/>
       <c r="V2" s="20"/>
     </row>
-    <row r="3" spans="1:30" s="2" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:30" s="2" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="15" t="s">
@@ -2283,51 +2291,51 @@
       <c r="O3" s="38" t="s">
         <v>28</v>
       </c>
       <c r="P3" s="38" t="s">
         <v>29</v>
       </c>
       <c r="Q3" s="35" t="s">
         <v>30</v>
       </c>
       <c r="R3" s="36" t="s">
         <v>31</v>
       </c>
       <c r="S3" s="37" t="s">
         <v>32</v>
       </c>
       <c r="T3" s="36" t="s">
         <v>33</v>
       </c>
       <c r="U3" s="37" t="s">
         <v>34</v>
       </c>
       <c r="V3" s="32" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:30" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:30" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="14">
         <v>44393</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>41</v>
       </c>
       <c r="J4" s="22" t="s">
         <v>42</v>
@@ -2339,100 +2347,100 @@
         <v>44</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>45</v>
       </c>
       <c r="O4" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P4" s="11" t="s">
         <v>47</v>
       </c>
       <c r="Q4" s="12" t="s">
         <v>48</v>
       </c>
       <c r="R4" s="25" t="s">
         <v>49</v>
       </c>
       <c r="S4" s="25"/>
       <c r="T4" s="23"/>
       <c r="U4" s="14"/>
       <c r="V4" s="3"/>
     </row>
-    <row r="5" spans="1:30" ht="58" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:30" ht="60" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="12">
         <v>44517</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="22" t="s">
         <v>56</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>57</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O5" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="12"/>
       <c r="T5" s="4"/>
       <c r="U5" s="12"/>
       <c r="V5" s="4"/>
     </row>
-    <row r="6" spans="1:30" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:30" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="12">
         <v>44531</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>62</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>62</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -2450,251 +2458,251 @@
       <c r="M6" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O6" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4"/>
       <c r="Q6" s="12" t="s">
         <v>68</v>
       </c>
       <c r="R6" s="25" t="s">
         <v>69</v>
       </c>
       <c r="S6" s="12">
         <v>45730</v>
       </c>
       <c r="T6" s="4"/>
       <c r="U6" s="12"/>
       <c r="V6" s="4" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="7" spans="1:30" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:30" ht="75" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="12">
         <v>44624</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4" t="s">
         <v>73</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="11" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O7" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="4"/>
       <c r="S7" s="12"/>
       <c r="T7" s="4"/>
       <c r="U7" s="12"/>
       <c r="V7" s="4"/>
     </row>
-    <row r="8" spans="1:30" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:30" ht="75" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B8" s="12">
         <v>44624</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4" t="s">
         <v>77</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>78</v>
       </c>
       <c r="J8" s="22" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L8" s="11" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O8" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="4"/>
       <c r="S8" s="12"/>
       <c r="T8" s="4"/>
       <c r="U8" s="12"/>
       <c r="V8" s="4"/>
     </row>
-    <row r="9" spans="1:30" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:30" ht="75" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="12">
         <v>44624</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4" t="s">
         <v>81</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>82</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L9" s="11" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O9" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="4"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="4"/>
       <c r="S9" s="12"/>
       <c r="T9" s="4"/>
       <c r="U9" s="12"/>
       <c r="V9" s="4"/>
     </row>
-    <row r="10" spans="1:30" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:30" ht="75" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="12">
         <v>44624</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4" t="s">
         <v>85</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>86</v>
       </c>
       <c r="J10" s="22" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L10" s="11" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O10" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P10" s="4"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="4"/>
       <c r="S10" s="12"/>
       <c r="T10" s="4"/>
       <c r="U10" s="12"/>
       <c r="V10" s="4"/>
     </row>
-    <row r="11" spans="1:30" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:30" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="12">
         <v>44586</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>89</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>91</v>
       </c>
       <c r="J11" s="22" t="s">
         <v>42</v>
@@ -2704,51 +2712,51 @@
       </c>
       <c r="L11" s="11" t="s">
         <v>44</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O11" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="4"/>
       <c r="Q11" s="12" t="s">
         <v>94</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>95</v>
       </c>
       <c r="S11" s="12"/>
       <c r="T11" s="24"/>
       <c r="U11" s="12"/>
       <c r="V11" s="4"/>
     </row>
-    <row r="12" spans="1:30" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:30" ht="105" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="12">
         <v>44635</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>97</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4" t="s">
         <v>98</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>100</v>
       </c>
       <c r="J12" s="22" t="s">
         <v>101</v>
@@ -2760,51 +2768,51 @@
         <v>57</v>
       </c>
       <c r="M12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O12" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="12" t="s">
         <v>103</v>
       </c>
       <c r="R12" s="4" t="s">
         <v>104</v>
       </c>
       <c r="S12" s="12"/>
       <c r="T12" s="24"/>
       <c r="U12" s="12"/>
       <c r="V12" s="4"/>
     </row>
-    <row r="13" spans="1:30" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:30" ht="105" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="12">
         <v>44635</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4" t="s">
         <v>106</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I13" s="4" t="s">
         <v>100</v>
       </c>
       <c r="J13" s="22" t="s">
         <v>107</v>
@@ -2816,51 +2824,51 @@
         <v>57</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O13" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P13" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q13" s="12" t="s">
         <v>103</v>
       </c>
       <c r="R13" s="4" t="s">
         <v>110</v>
       </c>
       <c r="S13" s="12"/>
       <c r="T13" s="24"/>
       <c r="U13" s="12"/>
       <c r="V13" s="4"/>
     </row>
-    <row r="14" spans="1:30" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:30" ht="105" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B14" s="12">
         <v>44635</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4" t="s">
         <v>112</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="J14" s="22" t="s">
         <v>113</v>
@@ -2872,51 +2880,51 @@
         <v>57</v>
       </c>
       <c r="M14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O14" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P14" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="12" t="s">
         <v>115</v>
       </c>
       <c r="R14" s="4" t="s">
         <v>116</v>
       </c>
       <c r="S14" s="12"/>
       <c r="T14" s="24"/>
       <c r="U14" s="12"/>
       <c r="V14" s="4"/>
     </row>
-    <row r="15" spans="1:30" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:30" ht="105" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="12">
         <v>44635</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4" t="s">
         <v>118</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="J15" s="22" t="s">
         <v>119</v>
@@ -2928,101 +2936,101 @@
         <v>57</v>
       </c>
       <c r="M15" s="10" t="s">
         <v>1</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O15" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q15" s="12" t="s">
         <v>103</v>
       </c>
       <c r="R15" s="4" t="s">
         <v>121</v>
       </c>
       <c r="S15" s="12"/>
       <c r="T15" s="24"/>
       <c r="U15" s="12"/>
       <c r="V15" s="4"/>
     </row>
-    <row r="16" spans="1:30" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:30" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="12">
         <v>44649</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>124</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4" t="s">
         <v>125</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>126</v>
       </c>
       <c r="J16" s="22"/>
       <c r="K16" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L16" s="11" t="s">
         <v>127</v>
       </c>
       <c r="M16" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O16" s="11" t="s">
         <v>46</v>
       </c>
       <c r="P16" s="4"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="4"/>
       <c r="S16" s="12"/>
       <c r="T16" s="4"/>
       <c r="U16" s="12"/>
       <c r="V16" s="4" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="61.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:22" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>130</v>
       </c>
       <c r="B17" s="12">
         <v>44671</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>132</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4" t="s">
         <v>133</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>134</v>
       </c>
       <c r="I17" s="17" t="s">
         <v>135</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22" t="s">
@@ -3030,183 +3038,183 @@
       </c>
       <c r="L17" s="11" t="s">
         <v>136</v>
       </c>
       <c r="M17" s="10"/>
       <c r="N17" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P17" s="4" t="s">
         <v>47</v>
       </c>
       <c r="Q17" s="12">
         <v>44671</v>
       </c>
       <c r="R17" s="4" t="s">
         <v>138</v>
       </c>
       <c r="S17" s="12"/>
       <c r="T17" s="24"/>
       <c r="U17" s="12"/>
       <c r="V17" s="4"/>
     </row>
-    <row r="18" spans="1:22" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:22" ht="90" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B18" s="12">
         <v>44690</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>141</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4" t="s">
         <v>142</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>143</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>144</v>
       </c>
       <c r="J18" s="22"/>
       <c r="K18" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="11" t="s">
         <v>145</v>
       </c>
       <c r="M18" s="10"/>
       <c r="N18" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O18" s="4"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="4"/>
       <c r="S18" s="12"/>
       <c r="T18" s="4"/>
       <c r="U18" s="12"/>
       <c r="V18" s="4"/>
     </row>
-    <row r="19" spans="1:22" ht="58" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:22" ht="60" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="12">
         <v>44729</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>149</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4" t="s">
         <v>150</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>151</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>152</v>
       </c>
       <c r="J19" s="22"/>
       <c r="K19" s="22" t="s">
         <v>153</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="4"/>
       <c r="S19" s="12"/>
       <c r="T19" s="4"/>
       <c r="U19" s="12"/>
       <c r="V19" s="4"/>
     </row>
-    <row r="20" spans="1:22" ht="137.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:22" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="12">
         <v>44739</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>158</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4" t="s">
         <v>159</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="J20" s="22"/>
       <c r="K20" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L20" s="4"/>
       <c r="M20" s="10"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q20" s="12"/>
       <c r="R20" s="4"/>
       <c r="S20" s="12"/>
       <c r="T20" s="4"/>
       <c r="U20" s="12"/>
       <c r="V20" s="4"/>
     </row>
-    <row r="21" spans="1:22" ht="87" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:22" ht="105" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>160</v>
       </c>
       <c r="B21" s="12">
         <v>44666</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D21" s="41" t="s">
         <v>161</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4" t="s">
         <v>162</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>163</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="J21" s="22"/>
       <c r="K21" s="22" t="s">
@@ -3214,101 +3222,101 @@
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N21" s="4"/>
       <c r="O21" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P21" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q21" s="12">
         <v>44901</v>
       </c>
       <c r="R21" s="4" t="s">
         <v>164</v>
       </c>
       <c r="S21" s="12"/>
       <c r="T21" s="4"/>
       <c r="U21" s="12"/>
       <c r="V21" s="4" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="22" spans="1:22" ht="125.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:22" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>166</v>
       </c>
       <c r="B22" s="12">
         <v>44881</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>167</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4" t="s">
         <v>168</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>163</v>
       </c>
       <c r="I22" s="4" t="s">
         <v>169</v>
       </c>
       <c r="J22" s="22"/>
       <c r="K22" s="22" t="s">
         <v>170</v>
       </c>
       <c r="L22" s="4"/>
       <c r="M22" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N22" s="4"/>
       <c r="O22" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P22" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q22" s="12">
         <v>44998</v>
       </c>
       <c r="R22" s="4" t="s">
         <v>171</v>
       </c>
       <c r="S22" s="12"/>
       <c r="T22" s="4"/>
       <c r="U22" s="12"/>
       <c r="V22" s="4"/>
     </row>
-    <row r="23" spans="1:22" ht="96" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:22" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>172</v>
       </c>
       <c r="B23" s="12">
         <v>44832</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>62</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>62</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>175</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>176</v>
       </c>
       <c r="I23" s="4" t="s">
@@ -3326,227 +3334,227 @@
         <v>179</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P23" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q23" s="12">
         <v>44832</v>
       </c>
       <c r="R23" s="4" t="s">
         <v>180</v>
       </c>
       <c r="S23" s="12">
         <v>45928</v>
       </c>
       <c r="T23" s="26" t="s">
         <v>181</v>
       </c>
       <c r="U23" s="12">
         <v>44957</v>
       </c>
       <c r="V23" s="4"/>
     </row>
-    <row r="24" spans="1:22" ht="54.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:22" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B24" s="12">
         <v>44963</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>183</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4" t="s">
         <v>175</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>184</v>
       </c>
       <c r="I24" s="4"/>
       <c r="J24" s="22" t="s">
         <v>185</v>
       </c>
       <c r="K24" s="22"/>
       <c r="L24" s="4"/>
       <c r="M24" s="10"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P24" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q24" s="12">
         <v>44963</v>
       </c>
       <c r="R24" s="4" t="s">
         <v>186</v>
       </c>
       <c r="S24" s="12">
         <v>45291</v>
       </c>
       <c r="T24" s="4"/>
       <c r="U24" s="12"/>
       <c r="V24" s="4"/>
     </row>
-    <row r="25" spans="1:22" ht="111" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:22" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B25" s="12">
         <v>44963</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D25" s="30" t="s">
         <v>189</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4" t="s">
         <v>190</v>
       </c>
       <c r="H25" s="4"/>
       <c r="I25" s="4" t="s">
         <v>100</v>
       </c>
       <c r="J25" s="29" t="s">
         <v>191</v>
       </c>
       <c r="K25" s="22"/>
       <c r="L25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M25" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N25" s="4"/>
       <c r="O25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q25" s="12"/>
       <c r="R25" s="4"/>
       <c r="S25" s="12"/>
       <c r="T25" s="4"/>
       <c r="U25" s="12"/>
       <c r="V25" s="4"/>
     </row>
-    <row r="26" spans="1:22" ht="115.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:22" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="12">
         <v>44963</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D26" s="30" t="s">
         <v>189</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4" t="s">
         <v>193</v>
       </c>
       <c r="H26" s="4"/>
       <c r="I26" s="4" t="s">
         <v>100</v>
       </c>
       <c r="J26" s="28" t="s">
         <v>191</v>
       </c>
       <c r="K26" s="22"/>
       <c r="L26" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N26" s="4"/>
       <c r="O26" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P26" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q26" s="12"/>
       <c r="R26" s="4"/>
       <c r="S26" s="12"/>
       <c r="T26" s="4"/>
       <c r="U26" s="12"/>
       <c r="V26" s="4"/>
     </row>
-    <row r="27" spans="1:22" ht="140.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:22" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>194</v>
       </c>
       <c r="B27" s="12">
         <v>44880</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D27" s="27" t="s">
         <v>196</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="H27" s="4"/>
       <c r="I27" s="4" t="s">
         <v>197</v>
       </c>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="4"/>
       <c r="M27" s="43"/>
       <c r="N27" s="45"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="4"/>
       <c r="S27" s="12"/>
       <c r="T27" s="4"/>
       <c r="U27" s="12"/>
       <c r="V27" s="4"/>
     </row>
-    <row r="28" spans="1:22" ht="102.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:22" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>198</v>
       </c>
       <c r="B28" s="12">
         <v>45209</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D28" s="45" t="s">
         <v>200</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4" t="s">
         <v>201</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>202</v>
       </c>
       <c r="J28" s="22" t="s">
         <v>203</v>
@@ -3556,699 +3564,699 @@
       </c>
       <c r="L28" s="42">
         <v>45211</v>
       </c>
       <c r="M28" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N28" s="52" t="s">
         <v>205</v>
       </c>
       <c r="O28" s="44"/>
       <c r="P28" s="12">
         <v>45217</v>
       </c>
       <c r="Q28" s="12">
         <v>45246</v>
       </c>
       <c r="R28" s="4"/>
       <c r="S28" s="12"/>
       <c r="T28" s="4"/>
       <c r="U28" s="12"/>
       <c r="V28" s="53" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="29" spans="1:22" ht="113.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:22" ht="113.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>207</v>
       </c>
       <c r="B29" s="12">
         <v>45211</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D29" s="47" t="s">
         <v>209</v>
       </c>
       <c r="E29" s="44"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4" t="s">
         <v>125</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>151</v>
       </c>
       <c r="I29" s="4"/>
       <c r="J29" s="48" t="s">
         <v>210</v>
       </c>
       <c r="K29" s="47"/>
       <c r="L29" s="49">
         <v>45211</v>
       </c>
       <c r="M29" s="10" t="s">
         <v>66</v>
       </c>
       <c r="N29" s="41" t="s">
         <v>211</v>
       </c>
       <c r="O29" s="4"/>
       <c r="P29" s="12"/>
       <c r="Q29" s="12">
         <v>45243</v>
       </c>
       <c r="R29" s="4"/>
       <c r="S29" s="12"/>
       <c r="T29" s="4"/>
       <c r="U29" s="12"/>
       <c r="V29" s="46" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="30" spans="1:22" ht="130.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:22" ht="150" x14ac:dyDescent="0.25">
       <c r="A30" s="54">
         <v>27</v>
       </c>
       <c r="B30" s="12">
         <v>45266</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>214</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>62</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>215</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>216</v>
       </c>
       <c r="I30" s="4" t="s">
         <v>217</v>
       </c>
       <c r="J30" s="22"/>
       <c r="K30" s="22" t="s">
         <v>218</v>
       </c>
       <c r="L30" s="4"/>
       <c r="M30" s="10"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="4"/>
       <c r="S30" s="12"/>
       <c r="T30" s="4"/>
       <c r="U30" s="12"/>
       <c r="V30" s="4"/>
     </row>
-    <row r="31" spans="1:22" ht="58" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:22" ht="60" x14ac:dyDescent="0.25">
       <c r="A31" s="54">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>45281</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>219</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4" t="s">
         <v>220</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>221</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>217</v>
       </c>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="4"/>
       <c r="M31" s="10"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="12"/>
       <c r="R31" s="4"/>
       <c r="S31" s="12"/>
       <c r="T31" s="4"/>
       <c r="U31" s="12"/>
       <c r="V31" s="4"/>
     </row>
-    <row r="32" spans="1:22" ht="58" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:22" ht="75" x14ac:dyDescent="0.25">
       <c r="A32" s="54">
         <v>29</v>
       </c>
       <c r="B32" s="12">
         <v>45310</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>222</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4" t="s">
         <v>223</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>224</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>225</v>
       </c>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="4"/>
       <c r="M32" s="10"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="4"/>
       <c r="S32" s="12"/>
       <c r="T32" s="4"/>
       <c r="U32" s="12"/>
       <c r="V32" s="4"/>
     </row>
-    <row r="33" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="5"/>
       <c r="B33" s="12"/>
       <c r="C33" s="3"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="4"/>
       <c r="M33" s="10"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="4"/>
       <c r="S33" s="12"/>
       <c r="T33" s="4"/>
       <c r="U33" s="12"/>
       <c r="V33" s="4"/>
     </row>
-    <row r="34" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="5"/>
       <c r="B34" s="12"/>
       <c r="C34" s="3"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="4"/>
       <c r="M34" s="10"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="12"/>
       <c r="R34" s="4"/>
       <c r="S34" s="12"/>
       <c r="T34" s="4"/>
       <c r="U34" s="12"/>
       <c r="V34" s="4"/>
     </row>
-    <row r="35" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="5"/>
       <c r="B35" s="12"/>
       <c r="C35" s="3"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="4"/>
       <c r="M35" s="10"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="12"/>
       <c r="R35" s="4"/>
       <c r="S35" s="12"/>
       <c r="T35" s="4"/>
       <c r="U35" s="12"/>
       <c r="V35" s="4"/>
     </row>
-    <row r="36" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="5"/>
       <c r="B36" s="12"/>
       <c r="C36" s="3"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="4"/>
       <c r="M36" s="10"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="4"/>
       <c r="S36" s="12"/>
       <c r="T36" s="4"/>
       <c r="U36" s="12"/>
       <c r="V36" s="4"/>
     </row>
-    <row r="37" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="5"/>
       <c r="B37" s="12"/>
       <c r="C37" s="3"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="22"/>
       <c r="K37" s="22"/>
       <c r="L37" s="4"/>
       <c r="M37" s="10"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="4"/>
       <c r="S37" s="12"/>
       <c r="T37" s="4"/>
       <c r="U37" s="12"/>
       <c r="V37" s="4"/>
     </row>
-    <row r="38" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="5"/>
       <c r="B38" s="12"/>
       <c r="C38" s="3"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="4"/>
       <c r="M38" s="10"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="12"/>
       <c r="R38" s="4"/>
       <c r="S38" s="12"/>
       <c r="T38" s="4"/>
       <c r="U38" s="12"/>
       <c r="V38" s="4"/>
     </row>
-    <row r="39" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5"/>
       <c r="B39" s="12"/>
       <c r="C39" s="3"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="4"/>
       <c r="M39" s="10"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="12"/>
       <c r="R39" s="4"/>
       <c r="S39" s="12"/>
       <c r="T39" s="4"/>
       <c r="U39" s="12"/>
       <c r="V39" s="4"/>
     </row>
-    <row r="40" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="5"/>
       <c r="B40" s="12"/>
       <c r="C40" s="3"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="4"/>
       <c r="M40" s="10"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="12"/>
       <c r="R40" s="4"/>
       <c r="S40" s="12"/>
       <c r="T40" s="4"/>
       <c r="U40" s="12"/>
       <c r="V40" s="4"/>
     </row>
-    <row r="41" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="5"/>
       <c r="B41" s="12"/>
       <c r="C41" s="3"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="4"/>
       <c r="M41" s="10"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="12"/>
       <c r="R41" s="4"/>
       <c r="S41" s="12"/>
       <c r="T41" s="4"/>
       <c r="U41" s="12"/>
       <c r="V41" s="4"/>
     </row>
-    <row r="42" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="5"/>
       <c r="B42" s="12"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="4"/>
       <c r="M42" s="10"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="12"/>
       <c r="R42" s="4"/>
       <c r="S42" s="12"/>
       <c r="T42" s="4"/>
       <c r="U42" s="12"/>
       <c r="V42" s="4"/>
     </row>
-    <row r="43" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="5"/>
       <c r="B43" s="12"/>
       <c r="C43" s="3"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="22"/>
       <c r="K43" s="22"/>
       <c r="L43" s="4"/>
       <c r="M43" s="10"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="12"/>
       <c r="R43" s="4"/>
       <c r="S43" s="12"/>
       <c r="T43" s="4"/>
       <c r="U43" s="12"/>
       <c r="V43" s="4"/>
     </row>
-    <row r="44" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="5"/>
       <c r="B44" s="12"/>
       <c r="C44" s="3"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="4"/>
       <c r="M44" s="10"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="12"/>
       <c r="R44" s="4"/>
       <c r="S44" s="12"/>
       <c r="T44" s="4"/>
       <c r="U44" s="12"/>
       <c r="V44" s="4"/>
     </row>
-    <row r="45" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="5"/>
       <c r="B45" s="12"/>
       <c r="C45" s="3"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="22"/>
       <c r="K45" s="22"/>
       <c r="L45" s="4"/>
       <c r="M45" s="10"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="12"/>
       <c r="R45" s="4"/>
       <c r="S45" s="12"/>
       <c r="T45" s="4"/>
       <c r="U45" s="12"/>
       <c r="V45" s="4"/>
     </row>
-    <row r="46" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="5"/>
       <c r="B46" s="12"/>
       <c r="C46" s="3"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="22"/>
       <c r="K46" s="22"/>
       <c r="L46" s="4"/>
       <c r="M46" s="10"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="12"/>
       <c r="R46" s="4"/>
       <c r="S46" s="12"/>
       <c r="T46" s="4"/>
       <c r="U46" s="12"/>
       <c r="V46" s="4"/>
     </row>
-    <row r="47" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="5"/>
       <c r="B47" s="12"/>
       <c r="C47" s="3"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="4"/>
       <c r="M47" s="10"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="12"/>
       <c r="R47" s="4"/>
       <c r="S47" s="12"/>
       <c r="T47" s="4"/>
       <c r="U47" s="12"/>
       <c r="V47" s="4"/>
     </row>
-    <row r="48" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="5"/>
       <c r="B48" s="12"/>
       <c r="C48" s="3"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="4"/>
       <c r="M48" s="10"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="12"/>
       <c r="R48" s="4"/>
       <c r="S48" s="12"/>
       <c r="T48" s="4"/>
       <c r="U48" s="12"/>
       <c r="V48" s="4"/>
     </row>
-    <row r="49" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="5"/>
       <c r="B49" s="12"/>
       <c r="C49" s="3"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="22"/>
       <c r="K49" s="22"/>
       <c r="L49" s="4"/>
       <c r="M49" s="10"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="12"/>
       <c r="R49" s="4"/>
       <c r="S49" s="12"/>
       <c r="T49" s="4"/>
       <c r="U49" s="12"/>
       <c r="V49" s="4"/>
     </row>
-    <row r="50" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="5"/>
       <c r="B50" s="12"/>
       <c r="C50" s="3"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="4"/>
       <c r="M50" s="10"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="12"/>
       <c r="R50" s="4"/>
       <c r="S50" s="12"/>
       <c r="T50" s="4"/>
       <c r="U50" s="12"/>
       <c r="V50" s="4"/>
     </row>
-    <row r="51" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="5"/>
       <c r="B51" s="12"/>
       <c r="C51" s="3"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="22"/>
       <c r="K51" s="22"/>
       <c r="L51" s="4"/>
       <c r="M51" s="10"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="12"/>
       <c r="R51" s="4"/>
       <c r="S51" s="12"/>
       <c r="T51" s="4"/>
       <c r="U51" s="12"/>
       <c r="V51" s="4"/>
     </row>
-    <row r="52" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="5"/>
       <c r="B52" s="12"/>
       <c r="C52" s="3"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="4"/>
       <c r="M52" s="10"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="12"/>
       <c r="R52" s="4"/>
       <c r="S52" s="12"/>
       <c r="T52" s="4"/>
       <c r="U52" s="12"/>
       <c r="V52" s="4"/>
     </row>
-    <row r="53" spans="1:22" ht="28.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="5"/>
       <c r="B53" s="12"/>
       <c r="C53" s="3"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="H53" s="4"/>
       <c r="I53" s="4"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="4"/>
       <c r="M53" s="10"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
       <c r="Q53" s="12"/>
       <c r="R53" s="4"/>
       <c r="S53" s="12"/>
       <c r="T53" s="4"/>
       <c r="U53" s="12"/>
       <c r="V53" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:AH3"/>
@@ -4264,921 +4272,938 @@
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M53">
       <formula1>$W$1:$AD$1</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="T23" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="47" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;"DecimaWE Bold,Grassetto"&amp;14REGISTRO CONVENZIONI&amp;R&amp;"DecimaWE Bold,Grassetto"&amp;14M 06.09 Rev01</oddHeader>
     <oddFooter>&amp;L&amp;"DecimaWE Regular,Normale"&amp;10M 06.09 Rev01 Registro convenzioni di data 08/08/2022&amp;11
 &amp;R&amp;"DecimaWE Regular,Normale"&amp;10Pagina &amp;P di &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O49"/>
+  <dimension ref="A1:O50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="60" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A45" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B56" sqref="B56"/>
+      <selection pane="bottomLeft" activeCell="S49" sqref="S49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" style="67" customWidth="1"/>
-    <col min="2" max="2" width="102.26953125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" width="8.81640625" style="1"/>
+    <col min="2" max="2" width="102.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="26.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="13" customWidth="1"/>
+    <col min="5" max="5" width="30.85546875" style="1" customWidth="1"/>
+    <col min="6" max="15" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="17" width="8.85546875" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:15" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="55" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>8</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>226</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="2" spans="1:15" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:15" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A2" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="15" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="35" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="36" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" s="66">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D3" s="56" t="s">
         <v>68</v>
       </c>
       <c r="E3" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="66">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>175</v>
       </c>
       <c r="D4" s="57">
         <v>44963</v>
       </c>
       <c r="E4" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="29" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:15" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="66">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>190</v>
       </c>
       <c r="D5" s="59">
         <v>44981</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="29" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:15" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="66">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>193</v>
       </c>
       <c r="D6" s="59">
         <v>44981</v>
       </c>
       <c r="E6" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="29" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="66">
         <v>5</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>200</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>201</v>
       </c>
       <c r="D7" s="57">
         <v>45246</v>
       </c>
       <c r="E7" s="61" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="66">
         <v>6</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>125</v>
       </c>
       <c r="D8" s="57">
         <v>45243</v>
       </c>
       <c r="E8" s="61" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:15" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="66">
         <v>7</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>214</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>215</v>
       </c>
       <c r="D9" s="57">
         <v>45336</v>
       </c>
       <c r="E9" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="29" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="66">
         <v>8</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>220</v>
       </c>
       <c r="D10" s="12">
         <v>45371</v>
       </c>
       <c r="E10" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="29" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="66">
         <v>9</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>228</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>223</v>
       </c>
       <c r="D11" s="12">
         <v>45601</v>
       </c>
       <c r="E11" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="66">
         <v>10</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>230</v>
       </c>
       <c r="D12" s="12">
         <v>45369</v>
       </c>
       <c r="E12" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="66">
         <v>11</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>231</v>
       </c>
       <c r="D13" s="12">
         <v>45327</v>
       </c>
       <c r="E13" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="66">
         <v>12</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>232</v>
       </c>
       <c r="D14" s="12">
         <v>45350</v>
       </c>
       <c r="E14" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="66">
         <v>13</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>233</v>
       </c>
       <c r="D15" s="12">
         <v>45334</v>
       </c>
       <c r="E15" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="66">
         <v>14</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>234</v>
       </c>
       <c r="D16" s="12">
         <v>45334</v>
       </c>
       <c r="E16" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="66">
         <v>15</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>235</v>
       </c>
       <c r="D17" s="12">
         <v>45369</v>
       </c>
       <c r="E17" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="66">
         <v>16</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>236</v>
       </c>
       <c r="D18" s="12">
         <v>45334</v>
       </c>
       <c r="E18" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="66">
         <v>17</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>238</v>
       </c>
       <c r="D19" s="12">
         <v>45356</v>
       </c>
       <c r="E19" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="66">
         <v>18</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D20" s="12">
         <v>45384</v>
       </c>
       <c r="E20" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="66">
         <v>19</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D21" s="12">
         <v>45432</v>
       </c>
       <c r="E21" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="66">
         <v>20</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>242</v>
       </c>
       <c r="D22" s="12">
         <v>45601</v>
       </c>
       <c r="E22" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="66">
         <v>21</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>244</v>
       </c>
       <c r="D23" s="12">
         <v>45828</v>
       </c>
       <c r="E23" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="66">
         <v>22</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>246</v>
       </c>
       <c r="D24" s="12">
         <v>45674</v>
       </c>
       <c r="E24" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="66">
         <v>23</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>247</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>248</v>
       </c>
       <c r="D25" s="12">
         <v>45713</v>
       </c>
       <c r="E25" s="62" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="66">
         <v>24</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>247</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>249</v>
       </c>
       <c r="D26" s="12">
         <v>45706</v>
       </c>
       <c r="E26" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="66">
         <v>25</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>247</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>250</v>
       </c>
       <c r="D27" s="12">
         <v>45713</v>
       </c>
       <c r="E27" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="66">
         <v>26</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>247</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D28" s="60">
         <v>45761</v>
       </c>
       <c r="E28" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="66">
         <v>27</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>247</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>252</v>
       </c>
       <c r="D29" s="12">
         <v>45728</v>
       </c>
       <c r="E29" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="66">
         <v>28</v>
       </c>
       <c r="B30" s="44" t="s">
         <v>247</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>253</v>
       </c>
       <c r="D30" s="12">
         <v>45716</v>
       </c>
       <c r="E30" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="66">
         <v>29</v>
       </c>
       <c r="B31" s="44" t="s">
         <v>247</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>254</v>
       </c>
       <c r="D31" s="60">
         <v>45737</v>
       </c>
       <c r="E31" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="66">
         <v>30</v>
       </c>
       <c r="B32" s="44" t="s">
         <v>247</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>255</v>
       </c>
       <c r="D32" s="12">
         <v>45705</v>
       </c>
       <c r="E32" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="66">
         <v>31</v>
       </c>
       <c r="B33" s="44" t="s">
         <v>256</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>257</v>
       </c>
       <c r="D33" s="60">
         <v>45789</v>
       </c>
       <c r="E33" s="64" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="66">
         <v>32</v>
       </c>
       <c r="B34" s="47" t="s">
         <v>258</v>
       </c>
       <c r="C34" s="47" t="s">
         <v>259</v>
       </c>
       <c r="D34" s="60">
         <v>45792</v>
       </c>
       <c r="E34" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="66">
         <v>33</v>
       </c>
       <c r="B35" s="47" t="s">
         <v>260</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>261</v>
       </c>
       <c r="D35" s="60">
         <v>45820</v>
       </c>
       <c r="E35" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="66">
         <v>34</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D36" s="60">
         <v>45792</v>
       </c>
       <c r="E36" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="37" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="66">
         <v>35</v>
       </c>
       <c r="B37" s="47" t="s">
         <v>262</v>
       </c>
       <c r="C37" s="47" t="s">
         <v>263</v>
       </c>
       <c r="D37" s="60">
         <v>46015</v>
       </c>
       <c r="E37" s="63" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="68">
         <v>36</v>
       </c>
       <c r="B38" s="69" t="s">
         <v>264</v>
       </c>
       <c r="C38" s="69" t="s">
         <v>85</v>
       </c>
       <c r="D38" s="70">
         <v>46003</v>
       </c>
       <c r="E38" s="71" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="72">
         <v>37</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>268</v>
       </c>
       <c r="D39" s="12">
         <v>46086</v>
       </c>
       <c r="E39" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="40" spans="1:5" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:5" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="72">
         <v>38</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>269</v>
       </c>
       <c r="D40" s="12">
         <v>46086</v>
       </c>
       <c r="E40" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="72">
         <v>39</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>168</v>
       </c>
       <c r="D41" s="12">
         <v>46086</v>
       </c>
       <c r="E41" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="72">
         <v>40</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>270</v>
       </c>
       <c r="D42" s="12">
         <v>46086</v>
       </c>
       <c r="E42" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:5" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="72">
         <v>41</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>271</v>
       </c>
       <c r="D43" s="12">
         <v>46086</v>
       </c>
       <c r="E43" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="44" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="72">
         <v>42</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>273</v>
       </c>
       <c r="D44" s="12">
         <v>46093</v>
       </c>
       <c r="E44" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="45" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="72">
         <v>43</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D45" s="12">
         <v>46099</v>
       </c>
       <c r="E45" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="46" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="72">
         <v>44</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>275</v>
       </c>
       <c r="D46" s="12">
         <v>46107</v>
       </c>
       <c r="E46" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="47" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="72">
         <v>45</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>276</v>
       </c>
       <c r="D47" s="12">
         <v>46111</v>
       </c>
       <c r="E47" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="48" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A48" s="72">
         <v>46</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>215</v>
       </c>
       <c r="D48" s="12">
         <v>46112</v>
       </c>
       <c r="E48" s="58" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="49" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A49" s="72">
         <v>47</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>278</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>279</v>
       </c>
       <c r="D49" s="12">
         <v>46220</v>
       </c>
       <c r="E49" s="58" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="A50" s="72">
+        <v>48</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="D50" s="12">
+        <v>46310</v>
+      </c>
+      <c r="E50" s="58" t="s">
         <v>266</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:E2"/>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId1"/>
     <hyperlink ref="E4" r:id="rId2"/>
     <hyperlink ref="E5" r:id="rId3"/>
     <hyperlink ref="E6" r:id="rId4"/>
     <hyperlink ref="E7" r:id="rId5"/>
     <hyperlink ref="E8" r:id="rId6"/>
     <hyperlink ref="E9" r:id="rId7"/>
     <hyperlink ref="E10" r:id="rId8"/>
     <hyperlink ref="E11" r:id="rId9"/>
     <hyperlink ref="E12" r:id="rId10"/>
     <hyperlink ref="E13" r:id="rId11"/>
     <hyperlink ref="E14" r:id="rId12"/>
     <hyperlink ref="E15" r:id="rId13"/>
     <hyperlink ref="E16" r:id="rId14"/>
     <hyperlink ref="E17" r:id="rId15"/>
     <hyperlink ref="E18" r:id="rId16"/>
@@ -5191,84 +5216,82 @@
     <hyperlink ref="E25" r:id="rId23"/>
     <hyperlink ref="E26" r:id="rId24"/>
     <hyperlink ref="E27" r:id="rId25"/>
     <hyperlink ref="E28" r:id="rId26"/>
     <hyperlink ref="E29" r:id="rId27"/>
     <hyperlink ref="E30" r:id="rId28"/>
     <hyperlink ref="E31" r:id="rId29"/>
     <hyperlink ref="E32" r:id="rId30"/>
     <hyperlink ref="E33" r:id="rId31"/>
     <hyperlink ref="E34" r:id="rId32"/>
     <hyperlink ref="E35" r:id="rId33"/>
     <hyperlink ref="E36" r:id="rId34"/>
     <hyperlink ref="E37" r:id="rId35"/>
     <hyperlink ref="E38" r:id="rId36"/>
     <hyperlink ref="E39" r:id="rId37"/>
     <hyperlink ref="E40" r:id="rId38"/>
     <hyperlink ref="E41" r:id="rId39"/>
     <hyperlink ref="E42" r:id="rId40"/>
     <hyperlink ref="E43" r:id="rId41"/>
     <hyperlink ref="E44" r:id="rId42"/>
     <hyperlink ref="E45" r:id="rId43"/>
     <hyperlink ref="E46" r:id="rId44"/>
     <hyperlink ref="E47" r:id="rId45"/>
     <hyperlink ref="E48" r:id="rId46"/>
     <hyperlink ref="E49" r:id="rId47"/>
+    <hyperlink ref="E50" r:id="rId48"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="47" fitToHeight="0" orientation="landscape" r:id="rId48"/>
+  <pageSetup paperSize="8" scale="47" fitToHeight="0" orientation="landscape" r:id="rId49"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;"DecimaWE Bold,Grassetto"&amp;14REGISTRO CONVENZIONI&amp;R&amp;"DecimaWE Bold,Grassetto"&amp;14M 06.09 Rev02</oddHeader>
     <oddFooter>&amp;L&amp;"DecimaWE Regular,Normale"&amp;10M 06.09 Rev02 Registro convenzioni di data 29/01/2024&amp;11
 &amp;R&amp;"DecimaWE Regular,Normale"&amp;10Pagina &amp;P di &amp;N</oddFooter>
   </headerFooter>
-  <legacyDrawingHF r:id="rId49"/>
+  <legacyDrawingHF r:id="rId50"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EF74963DACB0C64A9C879FCD0C230281" ma:contentTypeVersion="19" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="440282ab8dd141ebdf3a16216a13e52a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b208dd21-a61f-4347-9e22-82d7c05f121f" xmlns:ns3="18783009-4f03-4127-8e7c-dbb11516f2ab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="80471bfc119368e5afa4a5afbf2262d3" ns2:_="" ns3:_="">
     <xsd:import namespace="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
     <xsd:import namespace="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:Oggetto"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
@@ -5491,98 +5514,101 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18783009-4f03-4127-8e7c-dbb11516f2ab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b208dd21-a61f-4347-9e22-82d7c05f121f" xsi:nil="true"/>
+    <Oggetto xmlns="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A8996FF-5BBD-4643-A722-0866870FF2E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3328D8EA-7C16-4DEC-8EFE-1A3D0982CE48}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14503C06-1F48-4D90-8725-3C1F5DC8DA8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
     <ds:schemaRef ds:uri="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3328D8EA-7C16-4DEC-8EFE-1A3D0982CE48}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A8996FF-5BBD-4643-A722-0866870FF2E8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>